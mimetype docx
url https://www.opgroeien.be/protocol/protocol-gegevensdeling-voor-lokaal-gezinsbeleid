--- v0 (2025-12-13)
+++ v1 (2026-10-06)
@@ -8,9610 +8,6576 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="75F45F0A" w14:textId="1B500360" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+    <w:p w14:paraId="234943A4" w14:textId="77777777" w:rsidR="00470D8A" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">PROTOCOL VOOR DE ELEKTRONISCHE MEDEDELING VAN PERSOONSGEGEVENS VAN OPGROEIEN REGIE NAAR </w:t>
-[...58 lines deleted...]
-    <w:p w14:paraId="3AEEEE88" w14:textId="45537C49" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+        <w:t xml:space="preserve">PROTOCOL VOOR DE ELEKTRONISCHE MEDEDELING VAN PERSOONSGEGEVENS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4305EBBA" w14:textId="176C1E0D" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00470D8A" w:rsidP="00D84623">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00787FAB">
-[...5 lines deleted...]
-      <w:r w:rsidR="00A438AB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>DOOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84623" w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OPGROEIEN REGIE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>AAN</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84623" w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0006763A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>LOKALE BESTUREN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553127FE" w14:textId="551A971B" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het kader van </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>het lokale gezinsbeleid</w:t>
       </w:r>
-      <w:r w:rsidRPr="00787FAB">
-[...5 lines deleted...]
-      <w:r w:rsidR="00C00FF9" w:rsidRPr="00C00FF9">
+    </w:p>
+    <w:p w14:paraId="59D82AEA" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">GEMEENTE [NAAM </w:t>
-[...41 lines deleted...]
-        </w:rPr>
         <w:t>datum</w:t>
       </w:r>
-      <w:r w:rsidR="0043106A">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AFD2A4" w14:textId="77777777" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+    <w:p w14:paraId="54F34592" w14:textId="1BFA934B" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
-        <w:t>Dit protocol wordt gesloten conform artikel 8, §1, van het decreet van 18 juli 2008 betreffende het elektronische bestuurlijke gegevensverkeer.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2830B7CB" w14:textId="77777777" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+        <w:t xml:space="preserve">Dit protocol wordt gesloten </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>conform</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> artikel 8, §</w:t>
+      </w:r>
+      <w:r w:rsidR="00470D8A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">1, van het decreet van 18 juli 2008 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>betreffende</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het elektronische bestuurlijke gegevensverkeer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C0E7D4" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>TUSSEN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B588C07" w14:textId="35BF4114" w:rsidR="007F5238" w:rsidRPr="007F5238" w:rsidRDefault="00787FAB" w:rsidP="007F5238">
+    <w:p w14:paraId="6A8A782B" w14:textId="45A43863" w:rsidR="00D84623" w:rsidRPr="007F5238" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk519690765"/>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Het Agentschap Opgroeien regie, geregistreerd bij KBO onder nummer 0886.886.638 met kantoren gevestigd aan Hallepoortlaan 27, 1060 Brussel en vertegenwoordigd door </w:t>
       </w:r>
-      <w:r w:rsidR="00A5429C">
+      <w:r w:rsidR="00FC44D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Leo Van Loo</w:t>
+        <w:t>Tom De Boeck</w:t>
       </w:r>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="008D7FEA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> waarnemend</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> administrateur-generaal.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="701AF9DA" w14:textId="0CBC3561" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="007F5238">
+        <w:t>administrateur-generaal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3106C0" w14:textId="1DE26F20" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="001014A3" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00787FAB">
-[...3 lines deleted...]
-        <w:t>hierna: “Opgroeien regie”;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84623" w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ierna: “Opgroeien regie”;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="75715952" w14:textId="77777777" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+    <w:p w14:paraId="3CDCDAA1" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2C07C7" w14:textId="21A2B3B9" w:rsidR="00787FAB" w:rsidRPr="00C0072C" w:rsidRDefault="0097570F" w:rsidP="007F5238">
+    <w:p w14:paraId="18565476" w14:textId="72F6C9E5" w:rsidR="003C5A18" w:rsidRPr="00C06EB7" w:rsidRDefault="00065C82" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DA1F71">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06EB7" w:rsidRPr="00DA1F71">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5A18" w:rsidRPr="00DA1F71">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">……… (gemeente of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C06EB7" w:rsidRPr="00DA1F71">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OCMW), met ondernemingsnummer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1F71">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06EB7" w:rsidRPr="00DA1F71">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidR="00470D8A" w:rsidRPr="00DA1F71">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maatschappelijke </w:t>
+      </w:r>
+      <w:r w:rsidR="00C06EB7" w:rsidRPr="00DA1F71">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Gemeente</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007663CC">
+        <w:t xml:space="preserve">zetel te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1F71">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06EB7" w:rsidRPr="00DA1F71">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00787FAB" w:rsidRPr="00C0072C">
+      <w:r w:rsidR="00470D8A" w:rsidRPr="00DA1F71">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>[NAAM GEMEENTE]</w:t>
-[...41 lines deleted...]
-      <w:r w:rsidR="00787FAB" w:rsidRPr="00C0072C">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1F71">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>[adres van de maatschappelijke zetel</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00085552" w:rsidRPr="00C0072C">
+        <w:t xml:space="preserve">volledig </w:t>
+      </w:r>
+      <w:r w:rsidR="00C06EB7" w:rsidRPr="00DA1F71">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...25 lines deleted...]
-      <w:r w:rsidR="00787FAB" w:rsidRPr="00C0072C">
+        <w:t>adres</w:t>
+      </w:r>
+      <w:r w:rsidR="00470D8A" w:rsidRPr="00DA1F71">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>[de burgemeester]</w:t>
-[...17 lines deleted...]
-      <w:r w:rsidR="00787FAB" w:rsidRPr="00C0072C">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06EB7" w:rsidRPr="00DA1F71">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>[de algemeen directeur]</w:t>
-[...157 lines deleted...]
-      <w:r>
+        <w:t>, vertegenwoordigd door</w:t>
+      </w:r>
+      <w:r w:rsidR="00470D8A" w:rsidRPr="00DA1F71">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">OCMW </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00877549" w:rsidRPr="00C0072C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1F71">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00470D8A" w:rsidRPr="00DA1F71">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1F71">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(naam en functie), in uitvoering van ……………… (grondslag in de regelgeving).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F35F90" w14:textId="1AE23404" w:rsidR="00613A0D" w:rsidRPr="00A101BB" w:rsidRDefault="00613A0D" w:rsidP="00D84623">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierna: </w:t>
+      </w:r>
+      <w:r w:rsidR="000948CF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>het lokaal bestuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="049353FD" w14:textId="2F40B747" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opgroeien regie </w:t>
+      </w:r>
+      <w:r w:rsidR="000948CF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>en het lokaal bestuur</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk50449279"/>
+      <w:r w:rsidR="00CC6782">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">worden hieronder ook wel </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>afzonderlijk aangeduid als een “partij” of gezamenlijk als de “partijen”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2309C37D" w14:textId="57A1BC73" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="489D5D30" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>NA TE HEBBEN UITEENGEZET</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="580CDEEA" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00D0A71B" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
+      <w:pPr>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:highlight w:val="yellow"/>
-[...544 lines deleted...]
-    <w:p w14:paraId="052E5F50" w14:textId="77777777" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+        </w:rPr>
+        <w:t>Agentschap Opgroeien regie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is een Vlaamse instantie als bedoeld in artikel 2, 10° e-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>govdecreet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>: Intern Verzelfstandigd Agentschap met rechtspersoonlijkheid Opgroeien regie (opgericht bij het decreet van 30 april 2004 tot oprichting van het intern verzelfstandigd agentschap met rechtspersoonlijkheid Opgroeien regie, laatst gewijzigd bij het decreet van 1 maart 2019 tot ontbinding van het Fonds Jongerenwelzijn en tot wijziging van het decreet van 30 april 2004 tot oprichting van het intern verzelfstandigd agentschap met rechtspersoonlijkheid Kind en Gezin en het decreet van 12 juli 2013 betreffende de integrale jeugdhulp);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA76018" w14:textId="5C50C527" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t>A.</w:t>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>B.</w:t>
       </w:r>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00787FAB">
-[...35 lines deleted...]
-    <w:p w14:paraId="4BAE07D7" w14:textId="2A4D9C80" w:rsidR="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+      <w:r w:rsidR="00080F57">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>De g</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">emeente </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B1097">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[NAAM GEMEENTE]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>is een gemeente waarvan de werking is beschreven in het decreet van 22 december 2017 over het lokaal bestuur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331E55C8" w14:textId="08ACCE84" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00787FAB">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="008A4ED1">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Gemeente </w:t>
+      <w:r w:rsidR="00080F57">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het </w:t>
       </w:r>
       <w:r w:rsidRPr="009B1097">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OCMW </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B1097">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[NAAM GEMEENTE]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00787FAB">
+      <w:r w:rsidRPr="009B1097">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00787FAB">
-[...74 lines deleted...]
-      <w:r w:rsidR="00B1760F">
+      <w:r w:rsidRPr="006D2D1C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is een openbaar centrum van maatschappelijk welzijn waarvan de werking is beschreven in </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">de organieke wet van 8 juli 1976 en </w:t>
       </w:r>
-      <w:r w:rsidR="00025138" w:rsidRPr="006D2D1C">
+      <w:r w:rsidRPr="006D2D1C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>het decreet van 22 december 2017 over het lokaal bestuur.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2833AA59" w14:textId="09800084" w:rsidR="00DA26D3" w:rsidRPr="00417F9D" w:rsidRDefault="00DA26D3" w:rsidP="00787FAB">
-[...20 lines deleted...]
-    <w:p w14:paraId="0C342EA2" w14:textId="6C211325" w:rsidR="007D7D77" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+    <w:p w14:paraId="46D387AA" w14:textId="23EBF91A" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:ind w:left="708" w:hanging="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>C.</w:t>
       </w:r>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>C1</w:t>
       </w:r>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="0049734F" w:rsidRPr="0049734F">
-[...19 lines deleted...]
-      <w:r w:rsidR="00AD4175">
+      <w:r w:rsidRPr="0049734F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6782">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>lokale besturen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049734F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oefenen een beleid uit voor de gezinnen die op hun grondgebied wonen in het kader van hun algemene bevoegdheden, bepaald in artikel 41 van de Grondwet, artikel 1 en 57 van de organieke wet van 8 juli 1976 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0049734F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>betreffende</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0049734F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het OCMW, en het decreet van 9 februari 2018 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0049734F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>betreffende</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0049734F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het lokaal sociaal beleid of elke andere bevoegdheid die het bij of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0049734F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>krachtens</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0049734F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een wet of decreet is toegekend. Ze richten Huizen van het Kind op, verlenen steun aan kinderen en gezinnen in kansarmoede, stimuleren vrijetijdsparticipatie van kansengroepen enzovoort. In het kader van deze bevoegdheden kunnen gemeenten en openbare centra voor maatschappelijk welzijn aan kinderen en gezinnen toelagen toekennen voor de kosten van opvoeding van kinderen, schoolkosten enzovoort. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EB3308A" w14:textId="4128483B" w:rsidR="00D20261" w:rsidRDefault="0049734F" w:rsidP="00AD4175">
+    <w:p w14:paraId="3C085262" w14:textId="78CF09A8" w:rsidR="00D84623" w:rsidRDefault="00694DB3" w:rsidP="00D84623">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="49E971E5">
-        <w:t xml:space="preserve">Gemeenten en openbare centra voor maatschappelijk welzijn zetten bovendien sterk in op de take up van sociale rechten van hun inwoners. De automatische rechtentoekenning is een belangrijk instrument in de bestrijding van </w:t>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidR="000E317B">
+        <w:t>lokale besturen</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84623" w:rsidRPr="49E971E5">
+        <w:t xml:space="preserve"> zetten bovendien sterk in op de take up van sociale rechten van hun inwoners. De automatische rechtentoekenning is een belangrijk instrument in de bestrijding van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="49E971E5">
+      <w:r w:rsidR="00D84623" w:rsidRPr="49E971E5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>onderbescherming</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="49E971E5">
+      <w:r w:rsidR="00D84623" w:rsidRPr="49E971E5">
         <w:t xml:space="preserve">, tegen </w:t>
       </w:r>
-      <w:r w:rsidRPr="49E971E5">
+      <w:r w:rsidR="00D84623" w:rsidRPr="49E971E5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>kansarmoede</w:t>
       </w:r>
-      <w:r w:rsidRPr="49E971E5">
+      <w:r w:rsidR="00D84623" w:rsidRPr="49E971E5">
         <w:t xml:space="preserve"> en voor het versterken van </w:t>
       </w:r>
-      <w:r w:rsidRPr="49E971E5">
+      <w:r w:rsidR="00D84623" w:rsidRPr="49E971E5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>empowerment</w:t>
       </w:r>
-      <w:r w:rsidRPr="49E971E5">
+      <w:r w:rsidR="00D84623" w:rsidRPr="49E971E5">
         <w:t xml:space="preserve"> van kinderen en gezinnen in kansarmoede. Lokale besturen hebben echter niet altijd de middelen om een automatische rechtentoekenning te organiseren. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB851AB" w14:textId="78AA6CB0" w:rsidR="00D20261" w:rsidRDefault="0049734F" w:rsidP="00AD4175">
+    <w:p w14:paraId="264D5A56" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0049734F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Het agentschap Opgroeien regie</w:t>
       </w:r>
-      <w:r w:rsidR="00B76AA1" w:rsidRPr="00B76AA1">
+      <w:r w:rsidRPr="00B76AA1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B76AA1" w:rsidRPr="0049734F">
+      <w:r w:rsidRPr="0049734F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ondersteun</w:t>
       </w:r>
-      <w:r w:rsidR="00B76AA1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="0049734F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> de lokale besturen hierin. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BC9F2A3" w14:textId="06CDAE55" w:rsidR="008E2D9A" w:rsidRDefault="0087271E" w:rsidP="00FC3AC3">
+    <w:p w14:paraId="008F5BD4" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Naar aanleiding van de </w:t>
-[...25 lines deleted...]
-      <w:r w:rsidR="00835F8F" w:rsidRPr="00835F8F">
+        <w:t>Naar aanleiding van de eenmalige gegevensdeling tussen Opgroeien regie en de lokale besturen in het kader van de coronacrisis en de resolutie van 14 juli 2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835F8F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00835F8F" w:rsidRPr="0049734F">
+      <w:r w:rsidRPr="0049734F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">over het gevolg dat wordt gegeven aan de evaluatie van het </w:t>
       </w:r>
-      <w:r w:rsidR="00226781">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
-      <w:r w:rsidR="00835F8F" w:rsidRPr="0049734F">
+      <w:r w:rsidRPr="0049734F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>roeipakket</w:t>
       </w:r>
-      <w:r w:rsidR="00226781">
-[...11 lines deleted...]
-      <w:r w:rsidR="0049734F" w:rsidRPr="0049734F">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werd het oprichtingsdecreet van het agentschap Opgroeien regie aangepast. Hierdoor werd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049734F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> de gegevensdeling naar de lokale besturen toe structureel veranker</w:t>
       </w:r>
-      <w:r w:rsidR="00FC3AC3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">d. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC76D11" w14:textId="78708CB8" w:rsidR="0052349B" w:rsidRDefault="0052349B" w:rsidP="00FC3AC3">
+    <w:p w14:paraId="16C28B8A" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Deze lokale overheden beschikken immers niet over persoonsgegevens m.b.t. het Groeipakket</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">. En deze gegevens kunnen nuttig zijn om, in het kader van het lokaal sociaal beleid, in </w:t>
+        <w:t xml:space="preserve">Deze lokale overheden beschikken immers niet over persoonsgegevens m.b.t. het Groeipakket (gegevens die het Agentschap Opgroeien wel heeft). En deze gegevens kunnen nuttig zijn om, in het kader van het lokaal sociaal beleid, in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00312409">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>concreto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00012306">
-[...17 lines deleted...]
-      <w:r w:rsidR="00D236BB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, voor dit protocol, het gezinsbeleid, bijv. tegemoetkomingen, kortingen, enz. toe te kennen aan gezinnen met kinderen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E021DD" w14:textId="3204ED41" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00235C64">
+      <w:pPr>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Volgens het nieuwe artikel 10/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het oprichtings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>decreet van 30 april 2004 tot oprichting van het intern verzelfstandigd agentschap met rechtspersoonlijkheid Opgroeien regie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976902">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et agentschap persoonsgegevens </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976902">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>van de rechtgevende kinderen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00976902">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, de rechthebbende kinderen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-      <w:r w:rsidR="00A00FE9">
+      <w:r w:rsidRPr="00976902">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>en begunstigden</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
-[...34 lines deleted...]
-        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uit het Groeipakket. Deze gegevensdeling heeft tot doel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976902">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976902">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lokaal bestuur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (gemeente en/of OCMW)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976902">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2FC6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ondersteunen bij de uitvoering van de bevoegdheid die </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>het lokaal bestuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2FC6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006F2FC6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>krachtens</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006F2FC6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een wet of decreet is toegekend om een beleid uit te oefenen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ten behoeve van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2FC6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de gezinnen die op </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>hun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2FC6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grondgebied wonen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976902">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13B09">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Voor het meedelen van deze gegevens baseert Opgroeien regie zich op de beschikbare gegevens in het Vlaams Kadaster Groeipakket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002629B1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk124868123"/>
+      <w:r>
+        <w:t xml:space="preserve">De gegevens die </w:t>
+      </w:r>
+      <w:r w:rsidR="002629B1">
+        <w:t xml:space="preserve">kunnen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">uitgewisseld worden vanuit het Groeipakket naar de lokale besturen zijn opgenomen in het ‘Vlaams Kadaster Groeipakket’. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C9BEB0" w14:textId="77777777" w:rsidR="00B57FB6" w:rsidRDefault="00B57FB6" w:rsidP="00D84623">
+      <w:pPr>
+        <w:ind w:left="709"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk220414398"/>
+    </w:p>
+    <w:p w14:paraId="7B800349" w14:textId="3974FAE4" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00D84623">
+      <w:pPr>
+        <w:ind w:left="709"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">agentschap persoonsgegevens </w:t>
-[...369 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Dit zijn de volgende: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="8482" w:type="dxa"/>
         <w:tblInd w:w="709" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2238"/>
         <w:gridCol w:w="6244"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00552938" w14:paraId="2A0151A1" w14:textId="77777777" w:rsidTr="002F4D22">
+      <w:tr w:rsidR="00D84623" w14:paraId="17FA84E6" w14:textId="77777777" w:rsidTr="00866511">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51ECE121" w14:textId="77777777" w:rsidR="00552938" w:rsidRDefault="00552938" w:rsidP="002F4D22">
+          <w:p w14:paraId="790AF151" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Gezinsbijslagen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6244" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07859066" w14:textId="77777777" w:rsidR="00552938" w:rsidRDefault="00552938" w:rsidP="002F4D22">
+          <w:p w14:paraId="33D89C8C" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Startbedrag geboorte en adoptie </w:t>
             </w:r>
             <w:r>
-              <w:t>(vroegere  ‘kraamgeld’/’adoptiepremie’)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>vroegere  ‘</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>kraamgeld’/’adoptiepremie’)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00552938" w14:paraId="005B480C" w14:textId="77777777" w:rsidTr="002F4D22">
+      <w:tr w:rsidR="00D84623" w14:paraId="32D82274" w14:textId="77777777" w:rsidTr="00866511">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FA5464A" w14:textId="77777777" w:rsidR="00552938" w:rsidRDefault="00552938" w:rsidP="002F4D22">
+          <w:p w14:paraId="00C91D76" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6244" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52862C38" w14:textId="77777777" w:rsidR="00552938" w:rsidRDefault="00552938" w:rsidP="002F4D22">
+          <w:p w14:paraId="3E7BEA4B" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Basisbedrag (maandelijks bedrag voor elk kind)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00552938" w14:paraId="284D1A6B" w14:textId="77777777" w:rsidTr="002F4D22">
+      <w:tr w:rsidR="00D84623" w14:paraId="61795BA5" w14:textId="77777777" w:rsidTr="00866511">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48E7B6D2" w14:textId="77777777" w:rsidR="00552938" w:rsidRDefault="00552938" w:rsidP="002F4D22">
+          <w:p w14:paraId="28AE8DF7" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6244" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C5D748C" w14:textId="77777777" w:rsidR="00552938" w:rsidRDefault="00552938" w:rsidP="002F4D22">
+          <w:p w14:paraId="4B88FDB1" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Zorgtoeslagen (pleegzorgtoeslag, (half)</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>wezentoeslag</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>, toeslag voor kinderen met een specifieke ondersteuningsbehoefte)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00552938" w14:paraId="5BEE543B" w14:textId="77777777" w:rsidTr="002F4D22">
+      <w:tr w:rsidR="00D84623" w14:paraId="25FD2B63" w14:textId="77777777" w:rsidTr="00866511">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30FB4294" w14:textId="77777777" w:rsidR="00552938" w:rsidRDefault="00552938" w:rsidP="002F4D22">
+          <w:p w14:paraId="07BDBBCF" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6244" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3235FB16" w14:textId="77777777" w:rsidR="00552938" w:rsidRDefault="00552938" w:rsidP="002F4D22">
+          <w:p w14:paraId="14DAB923" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Sociale toeslag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00552938" w14:paraId="2147CA24" w14:textId="77777777" w:rsidTr="002F4D22">
+      <w:tr w:rsidR="00D84623" w14:paraId="2CD1D2FD" w14:textId="77777777" w:rsidTr="00866511">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61224215" w14:textId="77777777" w:rsidR="00552938" w:rsidRDefault="00552938" w:rsidP="002F4D22">
+          <w:p w14:paraId="7C764D3A" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6244" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A4E19FC" w14:textId="77777777" w:rsidR="00552938" w:rsidRDefault="00552938" w:rsidP="002F4D22">
+          <w:p w14:paraId="617DA939" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Universele participatietoeslag (schoolbonus)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00552938" w14:paraId="41095FD0" w14:textId="77777777" w:rsidTr="002F4D22">
+      <w:tr w:rsidR="00D84623" w14:paraId="69AF04E2" w14:textId="77777777" w:rsidTr="00866511">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A2288A4" w14:textId="77777777" w:rsidR="00552938" w:rsidRDefault="00552938" w:rsidP="002F4D22">
+          <w:p w14:paraId="0898013D" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Selectieve participatietoeslag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6244" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79E0D2F1" w14:textId="77777777" w:rsidR="00552938" w:rsidRDefault="00552938" w:rsidP="002F4D22">
+          <w:p w14:paraId="4A744605" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Selectieve participatietoeslag leerling</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00552938" w14:paraId="152B3EC5" w14:textId="77777777" w:rsidTr="002F4D22">
+      <w:tr w:rsidR="00D84623" w14:paraId="5A040A61" w14:textId="77777777" w:rsidTr="00866511">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FAD7692" w14:textId="77777777" w:rsidR="00552938" w:rsidRDefault="00552938" w:rsidP="002F4D22">
+          <w:p w14:paraId="7A5B2E7C" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6244" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CAA87DE" w14:textId="77777777" w:rsidR="00552938" w:rsidRDefault="00552938" w:rsidP="002F4D22">
+          <w:p w14:paraId="171349D4" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Selectieve participatietoeslag student</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00552938" w14:paraId="2F1EACA1" w14:textId="77777777" w:rsidTr="002F4D22">
+      <w:tr w:rsidR="00D84623" w14:paraId="446B81F0" w14:textId="77777777" w:rsidTr="00866511">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3713CD5B" w14:textId="77777777" w:rsidR="00552938" w:rsidRDefault="00552938" w:rsidP="002F4D22">
+          <w:p w14:paraId="680F0633" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Andere toelagen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6244" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DB9E1F8" w14:textId="77777777" w:rsidR="00552938" w:rsidRDefault="00552938" w:rsidP="002F4D22">
+          <w:p w14:paraId="236DC000" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Kinderopvangtoeslag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00552938" w14:paraId="03B5D153" w14:textId="77777777" w:rsidTr="002F4D22">
-[...42 lines deleted...]
-      <w:tr w:rsidR="00552938" w14:paraId="27C9A5CE" w14:textId="77777777" w:rsidTr="002F4D22">
+      <w:tr w:rsidR="00DA1F71" w14:paraId="00944445" w14:textId="77777777" w:rsidTr="00DA1F71">
         <w:trPr>
-          <w:trHeight w:val="58"/>
+          <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="712BFDD2" w14:textId="77777777" w:rsidR="00552938" w:rsidRDefault="00552938" w:rsidP="002F4D22">
+          <w:p w14:paraId="6B64A808" w14:textId="77777777" w:rsidR="00DA1F71" w:rsidRDefault="00DA1F71" w:rsidP="00866511">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6244" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FB5429F" w14:textId="77777777" w:rsidR="00552938" w:rsidRDefault="00552938" w:rsidP="002F4D22">
+          <w:p w14:paraId="0F8F1E90" w14:textId="2D53B697" w:rsidR="00DA1F71" w:rsidRDefault="00DA1F71" w:rsidP="00DA1F71">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1488"/>
+              </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Ondersteuningstoeslag (vroegere </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>basisondersteuningsbudget</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="3"/>
     </w:tbl>
-    <w:p w14:paraId="7DEA93B8" w14:textId="77777777" w:rsidR="00552938" w:rsidRDefault="00552938" w:rsidP="00552938"/>
-    <w:p w14:paraId="50569107" w14:textId="77777777" w:rsidR="00FC3922" w:rsidRDefault="00FC3922" w:rsidP="00FC3922">
+    <w:p w14:paraId="76953907" w14:textId="77777777" w:rsidR="00BE3EA3" w:rsidRDefault="00BE3EA3" w:rsidP="00235C64">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="4BC99BED" w14:textId="7CB1C1B5" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...39 lines deleted...]
-    <w:p w14:paraId="56E37684" w14:textId="2DEBA041" w:rsidR="00E96EC7" w:rsidRDefault="00E96EC7" w:rsidP="00787FAB">
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>C2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verloop van de Gegevensstroom </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="405904D3" w14:textId="01909B97" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>De meest gekende toeslagen zijn de volgende:</w:t>
-[...573 lines deleted...]
-    <w:p w14:paraId="63930595" w14:textId="6D496BE6" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+        <w:t>De gegevensstroom verloopt via het MAGDA-platform van de Vlaamse dienstenintegrator</w:t>
+      </w:r>
+      <w:r w:rsidR="005B60DF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of v</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ia het online platform van de Vlaamse dienstenintegrator, Magda online.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321ADA49" w14:textId="6A111A17" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:ind w:left="708" w:hanging="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>D.</w:t>
       </w:r>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">De partijen wensen overeenkomstig artikel 8, §1, van het decreet van 18 juli 2008 betreffende het elektronische bestuurlijke gegevensverkeer een protocol te sluiten met betrekking tot de elektronische mededeling van persoonsgegevens. Dat protocol wordt bekendgemaakt op de website van  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A7243D">
+        <w:t>De partijen wensen overeenkomstig artikel 8, §</w:t>
+      </w:r>
+      <w:r w:rsidR="00E414D1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1, van het decreet van 18 juli 2008 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>betreffende</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het elektronische bestuurlijke gegevensverkeer een protocol te sluiten met betrekking tot de elektronische mededeling van persoonsgegevens. Dat protocol wordt bekendgemaakt op de website van </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">alle </w:t>
       </w:r>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>partijen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A4A0D0F" w14:textId="77777777" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+    <w:p w14:paraId="3189A4E6" w14:textId="32D19E91" w:rsidR="00D84623" w:rsidRPr="000E2C1E" w:rsidRDefault="00D84623" w:rsidP="000E2C1E">
       <w:pPr>
         <w:ind w:left="708" w:hanging="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>E.</w:t>
       </w:r>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
-        <w:t>De functionaris voor gegevensbescherming van Opgroeien regie heeft op [</w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="63D95FAC" w14:textId="079E3623" w:rsidR="00851926" w:rsidRDefault="00787FAB" w:rsidP="00851926">
+        <w:t xml:space="preserve">De functionaris voor gegevensbescherming van Opgroeien regie heeft op </w:t>
+      </w:r>
+      <w:r w:rsidR="00C068B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een gunstig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">advies met betrekking tot dit protocol gegeven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="242820AF" w14:textId="3BEB8A66" w:rsidR="00155BD4" w:rsidRDefault="00155BD4" w:rsidP="00D84623">
       <w:pPr>
         <w:ind w:left="708" w:hanging="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00787FAB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00787FAB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">De functionaris voor gegevensbescherming van </w:t>
-[...143 lines deleted...]
-    <w:p w14:paraId="071A229A" w14:textId="77777777" w:rsidR="00E54D5C" w:rsidRPr="00787FAB" w:rsidRDefault="00E54D5C" w:rsidP="000F3104">
+        <w:t>Dit protocol doet op geen enkele wijze afbreuk aan de bepalingen van de beraadslaging nr. 26/036 van 3 maart 2026 van de kamer sociale zekerheid en gezondheid van het informatieveiligheidscomité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="226AFE6E" w14:textId="77777777" w:rsidR="00155BD4" w:rsidRPr="00787FAB" w:rsidRDefault="00155BD4" w:rsidP="00D84623">
       <w:pPr>
         <w:ind w:left="708" w:hanging="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AC44302" w14:textId="77777777" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+    <w:p w14:paraId="615E1B04" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:ind w:left="708" w:hanging="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>WORDT OVEREENGEKOMEN WAT VOLGT:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564B8B80" w14:textId="77777777" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+    <w:p w14:paraId="723F516D" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:ind w:left="708" w:hanging="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B339D5F" w14:textId="77777777" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+    <w:p w14:paraId="0223AECC" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:ind w:left="708" w:hanging="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Artikel 1: Onderwerp </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76290041" w14:textId="7771B816" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+    <w:p w14:paraId="2DF586AD" w14:textId="491EDF28" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">In dit protocol worden de voorwaarden en modaliteiten van de elektronische uitwisseling van de persoonsgegevens zoals omschreven in artikel 3 door Opgroeien regie aan </w:t>
       </w:r>
-      <w:r w:rsidR="0095358E">
-[...5 lines deleted...]
-      <w:r w:rsidR="0095358E" w:rsidRPr="00787FAB">
+      <w:r w:rsidR="00C068B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>het lokaal bestuur</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44E42">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0095358E" w:rsidRPr="00085552">
-[...65 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>uiteengezet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DFBA70A" w14:textId="77777777" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+    <w:p w14:paraId="3F3C6807" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A43F3FD" w14:textId="77777777" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+    <w:p w14:paraId="52196583" w14:textId="77777777" w:rsidR="00754EB0" w:rsidRDefault="00754EB0" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00787FAB">
+    </w:p>
+    <w:p w14:paraId="5BB566B7" w14:textId="77777777" w:rsidR="00754EB0" w:rsidRDefault="00754EB0" w:rsidP="00D84623">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Artikel 2: Rechtvaardigingsgronden</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00787FAB">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B6FA279" w14:textId="335840A9" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Artikel 2: Rechtvaardigingsgronden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>van zowel de mededeling als de inzameling van de persoonsgegevens</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF40414" w14:textId="3D7AEB2D" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+    <w:p w14:paraId="4BA50D34" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00AA792A" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">De beoogde gegevensverwerking door </w:t>
-[...87 lines deleted...]
-    <w:p w14:paraId="5B4D64EE" w14:textId="41A85B90" w:rsidR="00787FAB" w:rsidRPr="00AA792A" w:rsidRDefault="00787FAB" w:rsidP="00AA792A">
+        <w:t xml:space="preserve">Opgroeien regie heeft de opgevraagde gegevens oorspronkelijk verzameld </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA792A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">met het oog op de regie van de toelagen in het kader van het gezinsbeleid, en meer bepaald </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA792A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>teneinde</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA792A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onder andere het beheren van het kadaster van toelagen in het kader van het gezinsbeleid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F86347" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Opgroeien regie heeft de opgevraagde gegevens oorspronkelijk verzameld </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="4325ED6E" w14:textId="2222B704" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+        <w:t>Opgroeien regie beoogt met de toelagen in het kader van het gezinsbeleid de ondersteuning van gezinnen en kinderen op een geïntegreerde wijze, doelmatig en efficiënt aan te pakken</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75055708" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Opgroeien regie beoogt met de toelagen in het kader van het gezinsbeleid de ondersteuning van gezinnen en kinderen op een geïntegreerde wijze, doelmatig en efficiënt aan te pakken</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidR="00F6125D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>decretale</w:t>
       </w:r>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> basis voor de oorspronkelijke gegevensverwerking door Opgroeien regie is:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3FDF7F" w14:textId="77777777" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+    <w:p w14:paraId="68E8CF9B" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00787FAB">
-[...6 lines deleted...]
-    <w:p w14:paraId="3C6DF649" w14:textId="55826875" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> decreet van 30 april 2004 tot oprichting van het intern verzelfstandigd agentschap met rechtspersoonlijkheid Opgroeien regie, artikel 7/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46715755" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00787FAB">
-[...5 lines deleted...]
-      <w:r w:rsidR="00421A9D">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Groeipakket</w:t>
       </w:r>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>decreet van 2018 tot regeling van de toelagen in het kader van het gezinsbeleid, artikel 7.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42349E13" w14:textId="665CD673" w:rsidR="00376BA1" w:rsidRDefault="00376BA1" w:rsidP="00421A9D">
+    <w:p w14:paraId="0530328C" w14:textId="2AA61310" w:rsidR="00D84623" w:rsidRDefault="000F7F0F" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Gemeent</w:t>
-[...40 lines deleted...]
-    <w:p w14:paraId="4FC1BD8E" w14:textId="5607EE87" w:rsidR="00594F40" w:rsidRDefault="00594F40" w:rsidP="00421A9D">
+        <w:t>Lokale besturen</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84623">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Vlaanderen voeren een lokaal sociaal beleid. Hierbinnen kunnen zij ook de focus leggen op een gezinsbeleid waarbij er een ondersteuning voorzien kan worden voor kinderen en/of gezinnen met kinderen. Die ondersteuning kan verschillende vormen aannemen, gaande van bijv. het aanbieden van bepaalde dienstverlening, het uitkeren van een toelage, het verlenen van een korting, enz. Voor sommige acties is het noodzakelijk om te beschikken over bepaalde persoonsgegevens van deze </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D84623">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kinderen /</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D84623">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gezinnen met kinderen; persoonsgegevens waarover zij zelf niet beschikken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="250FD018" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>De wettelijke/decretale basis voor de lokale besturen is:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09569AB2" w14:textId="1CB64EA2" w:rsidR="00594F40" w:rsidRDefault="00594F40" w:rsidP="00594F40">
+    <w:p w14:paraId="6AAEFB23" w14:textId="15D7D9D8" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="33A335E3" w14:textId="0A2A5E1A" w:rsidR="00594F40" w:rsidRDefault="00594F40" w:rsidP="00594F40">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> decreet van 9 februari 2018 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>betreffende</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het lokaal sociaal beleid (meer bepaald de artikels 3, 4, 6, 9 en 20)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC75E2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E5666C" w14:textId="14CCEA65" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="5D41A3A3" w14:textId="0ECC9244" w:rsidR="00594F40" w:rsidRPr="00594F40" w:rsidRDefault="00594F40" w:rsidP="00A00C20">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Besluit van de Vlaamse Regering van 30 november 2018 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>betreffende</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het lokaal sociaal beleid (meer bepaald de artikels 3 en 4)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC75E2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4585B7D2" w14:textId="1BC737A8" w:rsidR="000E7C22" w:rsidRDefault="00D84623" w:rsidP="002C0366">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">de organieke wet op de </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> organieke wet op de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>OCMW’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> van 8 juli 1976</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="14103D44" w14:textId="77777777" w:rsidR="003F6883" w:rsidRPr="003F6883" w:rsidRDefault="003F6883" w:rsidP="003F6883">
+      <w:r w:rsidR="00FC75E2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2451907B" w14:textId="4B8125B8" w:rsidR="00FC75E2" w:rsidRPr="00FC75E2" w:rsidRDefault="00FC75E2" w:rsidP="00FC75E2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk531794905"/>
-[...160 lines deleted...]
-    <w:p w14:paraId="7FDA9388" w14:textId="473F538F" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+      <w:r w:rsidRPr="00FC75E2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het doeleinde van de verdere verwerking van deze persoonsgegevens door het lokaal bestuur is verenigbaar met de doeleinden waarvoor Opgroeien regie de gegevens oorspronkelijk heeft verzameld, gezien:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E19E58" w14:textId="77777777" w:rsidR="00EB15DE" w:rsidRDefault="00FC75E2" w:rsidP="00FC75E2">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00787FAB">
-[...18 lines deleted...]
-    <w:p w14:paraId="7F5ACD8D" w14:textId="234FAAD3" w:rsidR="00787FAB" w:rsidRDefault="00212B3A" w:rsidP="00787FAB">
+      <w:r w:rsidRPr="00EB15DE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opgroeien regie een decretale taak heeft in het kader van gegevensdeling naar de lokale besturen toe; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E2C021" w14:textId="6DE2A658" w:rsidR="00EB15DE" w:rsidRDefault="00FC75E2" w:rsidP="00FC75E2">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...60 lines deleted...]
-    <w:p w14:paraId="5BCA9107" w14:textId="4FD0356A" w:rsidR="002B2E84" w:rsidRPr="00787FAB" w:rsidRDefault="00286601" w:rsidP="00D069D1">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EB15DE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EB15DE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gemeentebestuur en een OCMW in Vlaanderen een wettelijke en reglementaire opdracht </w:t>
+      </w:r>
+      <w:r w:rsidR="00B74D6C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB15DE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in het kader van het decreet van 22 december 2017 over het lokaal bestuur</w:t>
+      </w:r>
+      <w:r w:rsidR="00B74D6C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="058380BE" w14:textId="2DD38C2B" w:rsidR="00FC75E2" w:rsidRPr="00EB15DE" w:rsidRDefault="00FC75E2" w:rsidP="00FC75E2">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00787FAB">
-[...72 lines deleted...]
-      <w:r w:rsidR="00977A69">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EB15DE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EB15DE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lokaal bestuur in een</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1982">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB15DE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> overeenkomstig zijn toegewezen bevoegdheden genomen besluit</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92348">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB15DE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft aangegeven</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1982">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="00C56817" w14:textId="77777777" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+      <w:r w:rsidRPr="00EB15DE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat bepaalde persoonsgegevens noodzakelijk zijn om bepaalde acties in het kader van het gezinsbeleid te kunnen uitvoeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="790E2A72" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Artikel 3: De gevraagde persoonsgegevens en de categorieën en omvang van de gevraagde persoonsgegevens conform het proportionaliteitsbeginsel</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="67A4D9E6" w14:textId="77777777" w:rsidR="00CB6ECE" w:rsidRDefault="00512CA5" w:rsidP="00787FAB">
+        <w:t xml:space="preserve">Artikel 3: De gevraagde persoonsgegevens en de categorieën en omvang van de gevraagde persoonsgegevens </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>conform</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het proportionaliteitsbeginsel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F7F494E" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Onderhavig protocol heeft betrekking op de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CB6ECE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>webservice</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CB6ECE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CB6ECE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>GeefKindVoordeel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CB6ECE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3036FDCB" w14:textId="0181B261" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+    <w:p w14:paraId="412C12C6" w14:textId="219DC79A" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>In de onderstaande tabel wordt een overzicht gegeven van de verschillende persoonsgegevens die worden meegedeeld, alsook de verantwoording van de proportionaliteit en de bewaartermijn van de gegevens.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="48B31A81" w14:textId="77777777" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+        <w:t xml:space="preserve">In de onderstaande tabel wordt een overzicht gegeven van de verschillende persoonsgegevens die </w:t>
+      </w:r>
+      <w:r w:rsidR="00702943">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kunnen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>worden meegedeeld, alsook de verantwoording van de proportionaliteit en de bewaartermijn van de gegevens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D8FCD0" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Het betreft geen persoonsgegevens zoals vermeld in artikel 9 en/of 10 van de algemene verordening gegevensbescherming. Indien dat wel het geval is, wordt dat gespecificeerd in de onderstaande tabel.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1A0CB054" w14:textId="3D2BF1BF" w:rsidR="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Het betreft geen persoonsgegevens zoals vermeld in artikel 9 en/of 10 van de algemene verordening gegevensbescherming. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Indien</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat wel het geval is, wordt dat gespecificeerd in de onderstaande tabel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B3F504E" w14:textId="1B2A08CE" w:rsidR="00676AF9" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>De gegevens worden opgevraagd op basis van het INSZ-nummer.</w:t>
-[...28 lines deleted...]
-        <w:t>worden)</w:t>
+        <w:t>De gegevens worden opgevraagd op basis van het INSZ</w:t>
+      </w:r>
+      <w:r w:rsidR="00702943">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (het identificatienummer van de sociale zekerheid)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2900"/>
         <w:gridCol w:w="6162"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00787FAB" w:rsidRPr="00787FAB" w14:paraId="3BEE95CD" w14:textId="77777777">
+      <w:tr w:rsidR="00D84623" w:rsidRPr="00787FAB" w14:paraId="29ACD269" w14:textId="77777777" w:rsidTr="00866511">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57076C78" w14:textId="77777777" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB">
+          <w:p w14:paraId="5F0D992C" w14:textId="70B56800" w:rsidR="00D84623" w:rsidRPr="000E6293" w:rsidRDefault="00D84623" w:rsidP="00702943">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-                <w:bCs/>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6293">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>Gegeven 1</w:t>
-            </w:r>
-[...22 lines deleted...]
-              <w:t>het concrete gegeven dat wordt meegedeeld. Als er veel gegevens zijn, kunnen ze in clusters worden vermeld.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6162" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04A4A8DB" w14:textId="2305A558" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB">
+          <w:p w14:paraId="27BA1B0F" w14:textId="16266DCE" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="009A18DE" w:rsidP="00866511">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00787FAB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSZ-nummer van het rechtgevend kind dat gedomicilieerd is in </w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Het </w:t>
+            </w:r>
+            <w:r w:rsidR="00D84623" w:rsidRPr="00787FAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>INSZ van het rechtgevend</w:t>
+            </w:r>
+            <w:r w:rsidR="00B2007E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of rechthebbend</w:t>
+            </w:r>
+            <w:r w:rsidR="00D84623" w:rsidRPr="00787FAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kind dat gedomicilieerd is </w:t>
+            </w:r>
+            <w:r w:rsidR="00D8399C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bij </w:t>
+            </w:r>
+            <w:r w:rsidR="00702943">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidR="00D8399C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lokaal bestuur.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00787FAB" w:rsidRPr="00787FAB" w14:paraId="0DF68039" w14:textId="77777777">
+      <w:tr w:rsidR="00D84623" w:rsidRPr="00787FAB" w14:paraId="46BE115D" w14:textId="77777777" w:rsidTr="00866511">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AF5B4CF" w14:textId="77777777" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB">
+          <w:p w14:paraId="2EFAC8E7" w14:textId="43C57C67" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00702943">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00787FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Verantwoording proportionaliteit</w:t>
-[...22 lines deleted...]
-              <w:t>waarom elk gegeven noodzakelijk is voor het gevraagde doel. Als in artikel 1 en 2 verschillende doelen zijn opgegeven, aangeven voor welk doel het gegeven wordt meegedeeld</w:t>
+              <w:t>Verantwoording</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6162" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C50AC81" w14:textId="000EA601" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB">
+          <w:p w14:paraId="65FA19D6" w14:textId="1FDD14BD" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00787FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ter unieke identificatie van het rechtgevend kind dat recht geeft op de </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E76851">
+              <w:t>Ter unieke identificatie van het rechtgevend</w:t>
+            </w:r>
+            <w:r w:rsidR="00B2007E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:highlight w:val="yellow"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00E76851" w:rsidRPr="00E76851">
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of rechthebbend</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00787FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:highlight w:val="yellow"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="009076CE">
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kind dat recht geeft</w:t>
+            </w:r>
+            <w:r w:rsidR="00D62A64">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t>/…</w:t>
+              <w:t>/heeft</w:t>
             </w:r>
             <w:r w:rsidRPr="00787FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve"> op </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA546E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>het Groeipakket.</w:t>
             </w:r>
             <w:r w:rsidRPr="00787FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-                <w:lang w:eastAsia="nl-NL"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:highlight w:val="yellow"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="009076CE">
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00787FAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De controle of een rechtgevend </w:t>
+            </w:r>
+            <w:r w:rsidR="00D71F0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of rechthebbend </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00787FAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>kind recht geeft</w:t>
+            </w:r>
+            <w:r w:rsidR="00D62A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>/heeft</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00787FAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> op een </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA546E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t>/…</w:t>
+              <w:t>toelage</w:t>
             </w:r>
             <w:r w:rsidRPr="00787FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> is een bepalend element voor de toekenning van de </w:t>
-[...118 lines deleted...]
-                <w:highlight w:val="yellow"/>
+              <w:t xml:space="preserve"> is een bepalend element voor de toekenning van</w:t>
+            </w:r>
+            <w:r w:rsidR="006A7702">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> het voordeel van </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA546E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>het lokaal bestuur</w:t>
+            </w:r>
+            <w:r w:rsidR="00235C64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>.</w:t>
-            </w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00787FAB" w:rsidRPr="00787FAB" w14:paraId="25B18E26" w14:textId="77777777">
+      <w:tr w:rsidR="00D84623" w:rsidRPr="00787FAB" w14:paraId="01ECD3EF" w14:textId="77777777" w:rsidTr="00866511">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44A1B664" w14:textId="77777777" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB">
+          <w:p w14:paraId="04AD08D6" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="000E6293" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00787FAB">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000E6293">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Gegeven 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6162" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0ADEF033" w14:textId="65F62E91" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB">
+          <w:p w14:paraId="38BA2862" w14:textId="3B41E841" w:rsidR="00D84623" w:rsidRDefault="00D62A64" w:rsidP="00866511">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00787FAB">
-[...6 lines deleted...]
-            <w:r w:rsidR="00E76851" w:rsidRPr="00E76851">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>De aanduiding</w:t>
+            </w:r>
+            <w:r w:rsidR="00D84623" w:rsidRPr="00787FAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dat het rechtgevend</w:t>
+            </w:r>
+            <w:r w:rsidR="00D71F0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:highlight w:val="yellow"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="009076CE">
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of rechthebbend</w:t>
+            </w:r>
+            <w:r w:rsidR="00D84623" w:rsidRPr="00787FAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kind recht </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>geeft/</w:t>
+            </w:r>
+            <w:r w:rsidR="00D84623" w:rsidRPr="00787FAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">heeft op de </w:t>
+            </w:r>
+            <w:r w:rsidR="00755AC3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t>/…</w:t>
-[...6 lines deleted...]
-              <w:t>, zoals bedoeld in het decreet van 27 april 2018 tot regeling van de toelagen in het kader van het gezinsbeleid.</w:t>
+              <w:t>verschillende onderscheiden toelagen in het kader van het gezinsbeleid</w:t>
+            </w:r>
+            <w:r w:rsidR="00D84623" w:rsidRPr="00787FAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zoals bedoeld in het decreet van 27 april 2018 tot regeling van de toelagen in het kader van het gezinsbeleid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="009A18DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">het </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>type toelage)</w:t>
+            </w:r>
+            <w:r w:rsidR="00D84623" w:rsidRPr="00787FAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00755AC3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Deze zijn:</w:t>
+            </w:r>
+            <w:r w:rsidR="00D71F0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E93508A" w14:textId="7F322937" w:rsidR="00C96B30" w:rsidRDefault="00C96B30" w:rsidP="001C0A0A">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> startbedrag;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06C2248D" w14:textId="0C360C3E" w:rsidR="00755AC3" w:rsidRDefault="001C0A0A" w:rsidP="001C0A0A">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> basisbedrag</w:t>
+            </w:r>
+            <w:r w:rsidR="00C96B30">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38D075AB" w14:textId="36CA4528" w:rsidR="001C0A0A" w:rsidRDefault="001C0A0A" w:rsidP="001C0A0A">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sociale toeslag</w:t>
+            </w:r>
+            <w:r w:rsidR="00C96B30">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D0BCFC5" w14:textId="5202FC9F" w:rsidR="001C0A0A" w:rsidRDefault="001C0A0A" w:rsidP="001C0A0A">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zorgtoeslag (pleegzorgtoeslag, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>wezentoeslag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>, zorgtoeslag voor kinderen met specifieke ondersteuningsbehoefte)</w:t>
+            </w:r>
+            <w:r w:rsidR="009A18DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FE8EB23" w14:textId="15581DA4" w:rsidR="00D67A6F" w:rsidRDefault="006A7702" w:rsidP="001C0A0A">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67A6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>universele participatietoeslag</w:t>
+            </w:r>
+            <w:r w:rsidR="009A18DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12C7971D" w14:textId="6557F100" w:rsidR="001C0A0A" w:rsidRDefault="006A7702" w:rsidP="001C0A0A">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0038543B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>selectieve participatietoeslag</w:t>
+            </w:r>
+            <w:r w:rsidR="009A18DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="266C55D0" w14:textId="6608C217" w:rsidR="0038543B" w:rsidRDefault="006A7702" w:rsidP="001C0A0A">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00140A9C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>kinderopvangtoeslag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009A18DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D38AA5E" w14:textId="6E48CFE4" w:rsidR="00D62A64" w:rsidRPr="009A18DE" w:rsidRDefault="006A7702" w:rsidP="009A18DE">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00140A9C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>ondersteuningstoeslag</w:t>
+            </w:r>
+            <w:r w:rsidR="009A18DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00787FAB" w:rsidRPr="00787FAB" w14:paraId="782A5C3E" w14:textId="77777777">
+      <w:tr w:rsidR="00D84623" w:rsidRPr="00787FAB" w14:paraId="306B6079" w14:textId="77777777" w:rsidTr="00866511">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27A7156F" w14:textId="77777777" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB">
+          <w:p w14:paraId="758B2DFF" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00787FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Verantwoording</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6162" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FEDFDB1" w14:textId="5D43CBF2" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00BD39D7">
+          <w:p w14:paraId="777075FD" w14:textId="0E482977" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00787FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t xml:space="preserve">De controle of een rechtgevend kind recht geeft op een </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E76851">
+              <w:t>De controle of een rechtgevend</w:t>
+            </w:r>
+            <w:r w:rsidR="00D71F0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:highlight w:val="yellow"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00184AB3">
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of rechthebbend</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00787FAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kind recht geeft</w:t>
+            </w:r>
+            <w:r w:rsidR="009A18DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>/heeft</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00787FAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> op </w:t>
+            </w:r>
+            <w:r w:rsidR="009A18DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>één</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00787FAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001304FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t>/…</w:t>
+              <w:t>van de toeslagen</w:t>
             </w:r>
             <w:r w:rsidRPr="00787FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> is een bepalend element voor de toekenning van de </w:t>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00787FAB">
+              <w:t xml:space="preserve"> is een bepalend element voor de toekenning van</w:t>
+            </w:r>
+            <w:r w:rsidR="009A18DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00977A69">
-[...123 lines deleted...]
-              <w:t>schrappen wat niet past)</w:t>
+            <w:r w:rsidR="001304FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>het voordeel dat wordt toegekend door het lokaal bestuur.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00787FAB" w:rsidRPr="00787FAB" w14:paraId="79D78CE0" w14:textId="77777777">
+      <w:tr w:rsidR="00D84623" w:rsidRPr="00787FAB" w14:paraId="72CDE843" w14:textId="77777777" w:rsidTr="00866511">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C21BAC6" w14:textId="11CDB72A" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00CA4EB9">
+          <w:p w14:paraId="2260DBA6" w14:textId="14BAE3A2" w:rsidR="00D84623" w:rsidRPr="002C0366" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA4EB9">
-[...16 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="002C0366">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Gegeven 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6162" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05070856" w14:textId="62813C3B" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB">
+          <w:p w14:paraId="78D73309" w14:textId="60BB6830" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="009A18DE" w:rsidP="00866511">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00787FAB">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00787FAB">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Het </w:t>
+            </w:r>
+            <w:r w:rsidR="00D84623" w:rsidRPr="00787FAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSZ van de, </w:t>
+            </w:r>
+            <w:r w:rsidR="00D84623" w:rsidRPr="00787FAB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">op het moment van de </w:t>
             </w:r>
-            <w:r w:rsidR="00424A8C">
+            <w:r w:rsidR="00D84623">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>opvraging</w:t>
             </w:r>
-            <w:r w:rsidRPr="00787FAB">
+            <w:r w:rsidR="00D84623" w:rsidRPr="00787FAB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>, laatst gekende begunstigde</w:t>
             </w:r>
-            <w:r w:rsidR="00184AB3">
+            <w:r w:rsidR="00D84623">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00787FAB">
+            <w:r w:rsidR="00D84623" w:rsidRPr="00787FAB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidR="00184AB3">
+            <w:r w:rsidR="00D84623">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00787FAB">
+            <w:r w:rsidR="00D84623" w:rsidRPr="00787FAB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00787FAB">
+            <w:r w:rsidR="00D84623" w:rsidRPr="00787FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">overeenkomstig het </w:t>
             </w:r>
-            <w:r w:rsidR="002849D0">
+            <w:r w:rsidR="00D84623">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Groeipakket</w:t>
             </w:r>
-            <w:r w:rsidRPr="00787FAB">
+            <w:r w:rsidR="00D84623" w:rsidRPr="00787FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>decreet van 2018</w:t>
             </w:r>
-            <w:r w:rsidR="002849D0">
+            <w:r w:rsidR="00D84623">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00787FAB" w:rsidRPr="00787FAB" w14:paraId="13648B64" w14:textId="77777777">
+      <w:tr w:rsidR="00D84623" w:rsidRPr="00787FAB" w14:paraId="609604D0" w14:textId="77777777" w:rsidTr="00866511">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D447212" w14:textId="77777777" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB">
+          <w:p w14:paraId="60544641" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00787FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Verantwoording</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6162" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25D910C1" w14:textId="314EEEB2" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB">
+          <w:p w14:paraId="1C180574" w14:textId="12ECDF71" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00787FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Ter unieke identificatie van de laatst gekende begunstigde</w:t>
             </w:r>
-            <w:r w:rsidR="00184AB3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00787FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidR="00184AB3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00787FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> aan wie de </w:t>
             </w:r>
-            <w:r w:rsidR="002729D7" w:rsidRPr="00E76851">
+            <w:r w:rsidR="00CE0488">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:highlight w:val="yellow"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>toelagen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00787FAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00787FAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>ord</w:t>
+            </w:r>
+            <w:r w:rsidR="009A18DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00787FAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uitbetaald voor het rechtgevend kind </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00787FAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">vermeld onder gegeven 1 op het moment van de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>consultatie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00787FAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> van de gegevens.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009838D1" w:rsidRPr="00787FAB" w14:paraId="789D19DC" w14:textId="77777777" w:rsidTr="00866511">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BDA091E" w14:textId="6739E6A6" w:rsidR="009838D1" w:rsidRPr="002C0366" w:rsidRDefault="00B8517D" w:rsidP="00866511">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
-                <w:lang w:eastAsia="nl-NL"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C0366">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Gegeven 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6162" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="769CCE23" w14:textId="66141E86" w:rsidR="009838D1" w:rsidRPr="00787FAB" w:rsidRDefault="00B8517D" w:rsidP="00866511">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Periode waartussen </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA4879" w:rsidRPr="00787FAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>dat het rechtgevend</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA4879">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of rechthebbend</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA4879" w:rsidRPr="00787FAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kind recht </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA4879">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>geeft/</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA4879" w:rsidRPr="00787FAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">heeft op de </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA4879">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>verschillende onderscheiden toelagen in het kader van het gezinsbeleid</w:t>
+            </w:r>
+            <w:r w:rsidR="000E6293">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE770B" w:rsidRPr="00787FAB" w14:paraId="59EA7EE2" w14:textId="77777777" w:rsidTr="00866511">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="670FA8FD" w14:textId="1B946B88" w:rsidR="00BE770B" w:rsidRDefault="00BE770B" w:rsidP="00BE770B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00787FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Verantwoording</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6162" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5ED2D962" w14:textId="0BA5F652" w:rsidR="00BE770B" w:rsidRDefault="00BE770B" w:rsidP="00BE770B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00787FAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>De controle of een rechtgevend</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of rechthebbend</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00787FAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kind recht geeft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>/heeft</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00787FAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> op </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>één</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00787FAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F44FF0">
-[...4 lines deleted...]
-              <w:t>w</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>van de toeslagen</w:t>
             </w:r>
             <w:r w:rsidRPr="00787FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t xml:space="preserve">ordt uitbetaald voor het rechtgevend kind vermeld onder gegeven 1 op het moment van de </w:t>
-[...6 lines deleted...]
-              <w:t>consultatie</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gedurende een bepaalde periode </w:t>
             </w:r>
             <w:r w:rsidRPr="00787FAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> van de gegevens.</w:t>
+              <w:t>is een bepalend element voor de toekenning van</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> het voordeel dat wordt toegekend door het lokaal bestuur.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="417C6162" w14:textId="2B0A5EB0" w:rsidR="00787FAB" w:rsidRPr="00CA4EB9" w:rsidRDefault="00286D62" w:rsidP="00CA4EB9">
+    <w:p w14:paraId="1AA33B58" w14:textId="77777777" w:rsidR="00CE0488" w:rsidRDefault="00CE0488" w:rsidP="00D84623">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764378F3" w14:textId="1D4551C0" w:rsidR="00D84623" w:rsidRPr="00CA4EB9" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E847D7">
         <w:t>De meegedeelde gegevens zullen door</w:t>
       </w:r>
-      <w:r w:rsidR="00062F86">
+      <w:r w:rsidR="00CE0488">
+        <w:t xml:space="preserve"> het lokaal bestuur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00960947">
-[...148 lines deleted...]
-    <w:p w14:paraId="28D3620D" w14:textId="26E6BF77" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+      <w:r w:rsidR="00833B4F">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD02EC">
+        <w:t>aximaal 5 jaar bewaard worden.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A47A2F">
+        <w:t xml:space="preserve"> Na deze termijn worden de gegevens vernietigd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A26E68" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Artikel 4: De categorieën van ontvangers en derden die mogelijks de gegevens eveneens verkrijgen </w:t>
       </w:r>
-      <w:r w:rsidR="00EA472C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506551E1" w14:textId="0F2A65D9" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00226AAB" w:rsidP="00787FAB">
+    <w:p w14:paraId="374178ED" w14:textId="70BA7A00" w:rsidR="008E1BF1" w:rsidRDefault="008E1BF1" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...119 lines deleted...]
-        </w:numPr>
+      <w:r w:rsidRPr="008E1BF1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De persoonsgegevens zijn bij de lokale besturen enkel toegankelijk voor de medewerkers die de informatie omwille van hun functieprofiel nodig hebben voor het uitvoeren van hun werkzaamheden. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A229E2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E1BF1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>e toegangsrechten worden per lokaal bestuur in elk geval beperkt tot de medewerkers die de informatie nodig hebben in het kader van hun specifieke functie. Die medewerkers zijn allen onverkort gehouden tot een vertrouwelijkheidsplicht. Derden hebben geen toegang tot de door het Vlaams agentschap Opgroeien regie ter beschikking gestelde persoonsgegevens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E82DAC1" w14:textId="1F536837" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00D84623">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">De volgende diensten van </w:t>
-[...223 lines deleted...]
-    <w:p w14:paraId="4E04DFAA" w14:textId="77777777" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+        <w:t xml:space="preserve">De gevraagde persoonsgegevens mogen niet </w:t>
+      </w:r>
+      <w:r w:rsidR="001C04C6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">als dusdanig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">worden doorgegeven aan derden, tenzij </w:t>
+      </w:r>
+      <w:r w:rsidR="001C04C6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mits voorafgaande beraadslaging van het informatieveiligheidscomité en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">met uitdrukkelijke voorafgaande toestemming van Opgroeien regie en dat moet uiteraard in overeenstemming zijn met de relevante wet- en regelgeving </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>inzake</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de bescherming van natuurlijke personen bij de verwerking van persoonsgegevens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C8E3F66" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Artikel 5. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="_Hlk530582842"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk530582842"/>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Periodiciteit van de mededeling en de duur van de mededeling</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:p w14:paraId="3B0A5C4B" w14:textId="5AB3E88E" w:rsidR="001D5D15" w:rsidRPr="001D5D15" w:rsidRDefault="001D5D15" w:rsidP="001D5D15">
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="2CC20358" w14:textId="154D350A" w:rsidR="00D84623" w:rsidRDefault="00C70646" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D5D15">
-[...196 lines deleted...]
-    <w:p w14:paraId="5424C6EF" w14:textId="77777777" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+      <w:r w:rsidRPr="00C70646">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidR="00F22DE6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">persoonsgegevens worden </w:t>
+      </w:r>
+      <w:r w:rsidR="00F33FC2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in beginsel </w:t>
+      </w:r>
+      <w:r w:rsidR="00F22DE6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uitgewisseld </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C70646">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>voor een onbepaalde duur daar de opdrachten van de lokale besturen in het kader van het lokaal gezinsbeleid niet in de tijd beperkt zijn. De persoonsgegevens moeten voor het lokaal bestuur permanent beschikbaar zijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00080412">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C70646">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>het moet</w:t>
+      </w:r>
+      <w:r w:rsidR="00080412">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> immers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C70646">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te allen tijde de situatie van de betrokkenen kunnen nagaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0724B5" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Artikel 6: Beveiligingsmaatregelen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F08F60" w14:textId="77777777" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+    <w:p w14:paraId="6F17F025" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>De volgende maatregelen worden getroffen ter beveiliging van de mededeling van de persoonsgegevens, vermeld in artikel 2:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57206EBC" w14:textId="77777777" w:rsidR="00C10E76" w:rsidRDefault="004A614A" w:rsidP="00C10E76">
+    <w:p w14:paraId="0464A4B8" w14:textId="5F8A4092" w:rsidR="00D84623" w:rsidRDefault="00F33FC2" w:rsidP="00D84623">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00787FAB">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lokaal bestuur heeft</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84623" w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een veiligheidsbeleid met een veiligheidsplan;</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84623">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...67 lines deleted...]
-    <w:p w14:paraId="30BD3F76" w14:textId="77777777" w:rsidR="00C10E76" w:rsidRPr="00C10E76" w:rsidRDefault="00830071" w:rsidP="00C10E76">
+    </w:p>
+    <w:p w14:paraId="240FE244" w14:textId="64FCBD1A" w:rsidR="00D84623" w:rsidRPr="00C10E76" w:rsidRDefault="00F33FC2" w:rsidP="00D84623">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C10E76">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00C10E76">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lokaal bestuur heeft</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84623" w:rsidRPr="00C10E76">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een functionaris voor gegevensbescherming (FGB) of data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D84623" w:rsidRPr="00C10E76">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>protection</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D84623" w:rsidRPr="00C10E76">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00787FAB" w:rsidRPr="00C10E76">
-[...10 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00051E26" w:rsidRPr="00C10E76">
-[...3 lines deleted...]
-        <w:t>protection</w:t>
+      <w:r w:rsidR="00D84623" w:rsidRPr="00C10E76">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>officer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00051E26" w:rsidRPr="00C10E76">
-[...41 lines deleted...]
-    <w:p w14:paraId="51276863" w14:textId="6BD04A3F" w:rsidR="0071229B" w:rsidRPr="00C10E76" w:rsidRDefault="00787FAB" w:rsidP="00C10E76">
+      <w:r w:rsidR="00D84623" w:rsidRPr="00C10E76">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (DPO); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1067FFC1" w14:textId="574C3EFF" w:rsidR="00D84623" w:rsidRPr="00C10E76" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C10E76">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">de bekomen en verwerkte gegevens zullen opgenomen worden in het verwerkingsregister van </w:t>
-[...26 lines deleted...]
-      </w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C10E76">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...17 lines deleted...]
-    <w:p w14:paraId="4BB50DEA" w14:textId="77777777" w:rsidR="00A36769" w:rsidRPr="008000B5" w:rsidRDefault="00A36769" w:rsidP="00A36769">
+        <w:t xml:space="preserve"> bekomen en verwerkte gegevens zullen opgenomen worden in het verwerkingsregister van </w:t>
+      </w:r>
+      <w:r w:rsidR="00F33FC2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>het lokaal bestuur</w:t>
+      </w:r>
+      <w:r w:rsidR="000174EF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CB59AC" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="008000B5" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C578BC">
+        <w:lastRenderedPageBreak/>
         <w:t>Daarnaast werden ook volgende specifieke maatregelen in het kader van de gegevensmededeling getroffen:</w:t>
       </w:r>
       <w:r w:rsidRPr="008000B5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE3A903" w14:textId="4A7BC8CE" w:rsidR="00A36769" w:rsidRPr="00855A31" w:rsidRDefault="00A36769" w:rsidP="00A36769">
+    <w:p w14:paraId="143BC4B3" w14:textId="47473BEA" w:rsidR="00D84623" w:rsidRPr="00627690" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00855A31">
         <w:t xml:space="preserve">De gegevens worden ontsloten naar </w:t>
       </w:r>
-      <w:r w:rsidR="00830071">
-[...26 lines deleted...]
-      <w:r w:rsidR="00830071" w:rsidRPr="00787FAB">
+      <w:r w:rsidR="00F33FC2">
+        <w:t>het lokaal bestuur</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00830071">
-[...41 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00855A31">
+        <w:t xml:space="preserve">op basis van een bevraging </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00627690">
+        <w:t xml:space="preserve">het MAGDA-platform OF </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00627690">
+        <w:t>MagdaOnline</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00627690">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:highlight w:val="yellow"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00627690">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00855A31">
-[...59 lines deleted...]
-    <w:p w14:paraId="67D7E494" w14:textId="77777777" w:rsidR="00A36769" w:rsidRPr="00855A31" w:rsidRDefault="00A36769" w:rsidP="00A36769">
+    </w:p>
+    <w:p w14:paraId="53F5B6C2" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00855A31" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00855A31">
         <w:t>Voor de beveiliging van de overdracht van de gegevens wordt verwezen naar de</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00855A31">
         <w:t>Vlaamse Dienstenintegrator</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6068F1C8" w14:textId="71FD01F2" w:rsidR="00A36769" w:rsidRDefault="00A36769" w:rsidP="00A36769">
+    <w:p w14:paraId="14710A82" w14:textId="2E297104" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00855A31">
         <w:t>De werking met het MAGDA</w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00855A31">
-        <w:t>platform (als interface platform) werd reeds goedgekeurd</w:t>
+        <w:t xml:space="preserve">platform (als interface platform) werd </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00855A31">
+        <w:t>reeds</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00855A31">
+        <w:t xml:space="preserve"> goedgekeurd</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00855A31">
         <w:t xml:space="preserve">door de </w:t>
       </w:r>
-      <w:r w:rsidR="00A063E7">
+      <w:r>
         <w:t>Vlaamse Toezichtcommissie (</w:t>
       </w:r>
       <w:r w:rsidRPr="00855A31">
         <w:t>VTC</w:t>
       </w:r>
-      <w:r w:rsidR="00A063E7">
+      <w:r>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00855A31">
-[...3 lines deleted...]
-    <w:p w14:paraId="6ADF7EB0" w14:textId="51D525B4" w:rsidR="00D7303F" w:rsidRPr="00B55379" w:rsidRDefault="00DA26D3" w:rsidP="00787FAB">
+      <w:r w:rsidR="00F33FC2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FACC6BC" w14:textId="17CF4163" w:rsidR="00D84623" w:rsidRPr="002B5A5A" w:rsidRDefault="00F33FC2" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:i/>
-[...36 lines deleted...]
-      <w:r w:rsidR="00240E3F" w:rsidRPr="00787FAB">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Het lokaal bestuur</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5A5A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toont aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84623" w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat de in dit artikel opgesomde maatregelen werden getroffen. Op eenvoudig verzoek van Opgroeien regie </w:t>
+      </w:r>
+      <w:r w:rsidR="002B5A5A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>maakt</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84623" w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00240E3F">
-[...33 lines deleted...]
-      <w:r w:rsidR="00240E3F">
+      <w:r w:rsidR="00096171">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>het lokaal bestuur</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84623">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00787FAB" w:rsidRPr="00787FAB">
-[...32 lines deleted...]
-      <w:r w:rsidR="00240E3F" w:rsidRPr="00787FAB">
+      <w:r w:rsidR="00D84623" w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>hiervan aan Opgroeien regie het bewijs over.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84623" w:rsidRPr="004629B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00240E3F">
-[...33 lines deleted...]
-      <w:r w:rsidR="00240E3F">
+    </w:p>
+    <w:p w14:paraId="32510C44" w14:textId="42C524F4" w:rsidR="00D84623" w:rsidRPr="004629B4" w:rsidRDefault="00D84623" w:rsidP="00D84623">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het geval </w:t>
+      </w:r>
+      <w:r w:rsidR="004629B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>het lokaal bestuur</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00787FAB" w:rsidRPr="00787FAB">
-[...5 lines deleted...]
-      <w:r w:rsidR="00B55379">
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>voor de verwerking van persoonsgegevens die het voorwerp zijn van voorliggend protocol, een beroep doe</w:t>
+      </w:r>
+      <w:r w:rsidR="004629B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op een verwerker (of meerdere verwerkers), doe</w:t>
+      </w:r>
+      <w:r w:rsidR="004629B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00260F68">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D7303F" w:rsidRPr="00B55379">
-[...51 lines deleted...]
-      <w:r w:rsidR="00240E3F" w:rsidRPr="00787FAB">
+      <w:r w:rsidR="004629B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00240E3F">
-[...33 lines deleted...]
-      <w:r w:rsidR="00240E3F">
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>uitsluitend een beroep op verwerkers die afdoende garanties met betrekking tot het toepassen van passende technische en organisatorische maatregelen bieden opdat de verwerking aan de vereisten van de algemene verordening gegevensbescherming</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (AVG)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voldoet en de bescherming van de rechten van de betrokkene is gewaarborgd. </w:t>
+      </w:r>
+      <w:r w:rsidR="004629B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Het lokaal bestuur</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">voor de verwerking van persoonsgegevens die het voorwerp zijn van voorliggend protocol, een beroep doet op een verwerker (of meerdere verwerkers), doet </w:t>
-[...80 lines deleted...]
-      <w:r w:rsidR="00A063E7">
+        <w:t>sluit in voorkomend geval met alle verwerkers een verwerkersovereenkomst in overeenstemming met artikel 28 van de algemene verordening gegevensbescherming</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (AVG)</w:t>
       </w:r>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> voldoet en de bescherming van de rechten van de betrokkene is gewaarborgd. </w:t>
-[...89 lines deleted...]
-        </w:rPr>
         <w:t>. Partijen bezorgen elkaar – enkel op expliciete aanvraag – een overzicht van de verwerkers die de gevraagde gegevens verwerken, en actualiseren dit overzicht zo nodig.</w:t>
       </w:r>
-      <w:r w:rsidR="00B55379">
-[...29 lines deleted...]
-    <w:p w14:paraId="574C29CD" w14:textId="77777777" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+      <w:r w:rsidRPr="004629B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25504426" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Artikel 7: Kwaliteit van de persoonsgegevens </w:t>
       </w:r>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>en de eerbiediging van het wettelijk kader dat de toegang tot de authentieke gegevensbron regelt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F077229" w14:textId="37445995" w:rsidR="00D7303F" w:rsidRPr="00B55379" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+    <w:p w14:paraId="13533994" w14:textId="75AAB105" w:rsidR="00D84623" w:rsidRPr="00C26302" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:i/>
-          <w:iCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Zodra</w:t>
       </w:r>
-      <w:r w:rsidR="00A063E7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00722929">
-[...26 lines deleted...]
-      <w:r w:rsidR="00722929" w:rsidRPr="00787FAB">
+      <w:r w:rsidR="002936CF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>het lokaal bestuur</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00722929">
-[...35 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002936CF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>één</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of meerdere foutieve, onnauwkeurige, onvolledige, ontbrekende, verouderde of overtollige gegevens in de persoonsgegevens, vermeld in artikel 3, vaststelt (al dan niet op basis van een mededeling van de betrokkene), meld</w:t>
+      </w:r>
+      <w:r w:rsidR="00652A3E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00787FAB">
+      <w:r w:rsidR="00652A3E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>een of meerdere foutieve, onnauwkeurige, onvolledige, ontbrekende, verouderde of overtollige gegevens in de persoonsgegevens, vermeld in artikel 3, vaststelt (al dan niet op basis van een mededeling van de betrokkene), meldt zij dat onmiddellijk aan Opgroeien regie. Opgroeien regie onderzoekt de voornoemde vaststellingen en treft de gepaste maatregelen binnen een redelijke termijn, rekening houdend met de finaliteit en de proportionaliteit, waarna Opgroeien regie</w:t>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat onmiddellijk aan Opgroeien regie. Opgroeien regie onderzoekt de voornoemde vaststellingen en treft de gepaste maatregelen binnen een redelijke termijn, rekening houdend met de finaliteit en de proportionaliteit, waarna Opgroeien regie</w:t>
       </w:r>
       <w:r w:rsidRPr="00787FAB" w:rsidDel="00737BCF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00722929">
-[...26 lines deleted...]
-      <w:r w:rsidR="00722929" w:rsidRPr="00787FAB">
+      <w:r w:rsidR="00652A3E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>het lokaal bestuur</w:t>
+      </w:r>
+      <w:r w:rsidR="007D20BE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00722929">
-[...35 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>daarvan vervolgens op de hoogte brengt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26302">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00787FAB">
-[...27 lines deleted...]
-    <w:p w14:paraId="2E2490DB" w14:textId="194B4149" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+    </w:p>
+    <w:p w14:paraId="4901D548" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Artikel 8: Sanctie bij niet-naleving</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D1C3A4" w14:textId="32E8EA48" w:rsidR="00D7303F" w:rsidRPr="00B55379" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+    <w:p w14:paraId="66600166" w14:textId="55115125" w:rsidR="00D84623" w:rsidRPr="00B55379" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Onverminderd haar recht om een schadevergoeding te vorderen en in afwijking van artikel 5, 2°, kan Opgroeien regie dit protocol middels eenvoudige kennisgeving en zonder voorafgaandelijke ingebrekestelling eenzijdig beëindigen indien </w:t>
-[...28 lines deleted...]
-      <w:r w:rsidR="00680207" w:rsidRPr="00787FAB">
+        <w:t xml:space="preserve">Onverminderd haar recht om een schadevergoeding te vorderen en in afwijking van artikel 5, kan Opgroeien regie dit protocol middels eenvoudige kennisgeving en zonder voorafgaandelijke ingebrekestelling eenzijdig beëindigen indien </w:t>
+      </w:r>
+      <w:r w:rsidR="00086064">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>het lokaal bestuur</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00680207">
-[...33 lines deleted...]
-      <w:r w:rsidR="00680207">
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>deze persoonsgegevens verwerk</w:t>
+      </w:r>
+      <w:r w:rsidR="00086064">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in strijd met hetgeen bepaald is in</w:t>
+      </w:r>
+      <w:r w:rsidR="00086064">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de beraadslaging nr. 26/036 van 3 maart 2026 van de kamer sociale zekerheid en gezondheid van het informatieveiligheidscomité en</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4EF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dit protocol, met de algemene verordening gegevensbescherming of met andere relevante wet- of regelgeving inzake de bescherming van natuurlijke personen bij de verwerking van persoonsgegevens.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00787FAB">
-[...32 lines deleted...]
-    <w:p w14:paraId="3DD3D7A3" w14:textId="77777777" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+    </w:p>
+    <w:p w14:paraId="22F5E157" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Artikel 9: Meldingsplichten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03045625" w14:textId="181A4704" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+    <w:p w14:paraId="4DD282D9" w14:textId="1462CDDD" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Partijen engageren zich in het licht van artikel 33 van de algemene verordening gegevensbescherming</w:t>
       </w:r>
-      <w:r w:rsidR="001D51BB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (AVG)</w:t>
       </w:r>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> om elkaar via de functionarissen voor gegevensbescherming</w:t>
       </w:r>
-      <w:r w:rsidR="001D51BB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (FGB) </w:t>
       </w:r>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> zonder onredelijke vertraging op de hoogte te stellen van elk gegevenslek dat zich voordoet betreffende de meegedeelde gegevens met impact op beide partijen en in voorkomend geval onmiddellijk gezamenlijk te overleggen teneinde alle maatregelen te nemen om de gevolgen van het gegevenslek te beperken en te herstellen. De partijen verschaffen elkaar alle informatie die ze nuttig of nodig achten om de beveiligingsmaatregelen te optimaliseren.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="58697952" w14:textId="77777777" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+        <w:t xml:space="preserve">zonder onredelijke vertraging op de hoogte te stellen van elk gegevenslek dat zich voordoet </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>betreffende</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de meegedeelde gegevens met impact op beide partijen en in voorkomend geval onmiddellijk gezamenlijk te overleggen </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>teneinde</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alle maatregelen te nemen om de gevolgen van het gegevenslek te beperken en te herstellen. De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>partijen verschaffen elkaar alle informatie die ze nuttig of nodig achten om de beveiligingsmaatregelen te optimaliseren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E0FA7F" w14:textId="5F251B0B" w:rsidR="00D84623" w:rsidRPr="00F87FA0" w:rsidRDefault="00F87FA0" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...42 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Het lokaal bestuur</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84623">
+        <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...128 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00D84623" w:rsidRPr="00E847D7">
+        <w:t>breng</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84623" w:rsidRPr="00E847D7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      <w:r w:rsidR="00BC389B">
+      <w:r w:rsidR="00D84623">
         <w:t>Opgroeien regie</w:t>
       </w:r>
-      <w:r w:rsidR="00BC389B" w:rsidRPr="00E847D7">
-[...20 lines deleted...]
-    <w:p w14:paraId="5ADE7246" w14:textId="77777777" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+      <w:r w:rsidR="00D84623" w:rsidRPr="00E847D7">
+        <w:t xml:space="preserve"> onmiddellijk op de hoogte van wijzigingen van wetgeving met impact op voorliggend protocol, zoals de finaliteit, proportionaliteit, frequentie, duurtijd enz. en in voorkomend geval van wijzigingen </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D84623" w:rsidRPr="00E847D7">
+        <w:t>omtrent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D84623" w:rsidRPr="00E847D7">
+        <w:t xml:space="preserve"> de verwerkers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="658AB421" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Artikel 10: Transparantie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22D2D14E" w14:textId="6882FD5D" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+    <w:p w14:paraId="152D49FB" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Partijen informeren de betrokkenen, in het licht van het transparantiebeginsel van de algemene verordening, via publicatie op hun website</w:t>
       </w:r>
-      <w:r w:rsidR="002A3354">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB46A11" w14:textId="67A84CD1" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+    <w:p w14:paraId="7BC8FA2A" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dit protocol zal door </w:t>
-[...115 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Dit protocol zal door Opgroeien regie worden gepubliceerd via </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00787FAB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>www.opgroeien.be</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9BE82F" w14:textId="54E1812C" w:rsidR="00D7303F" w:rsidRPr="009536B1" w:rsidRDefault="00C80941" w:rsidP="00787FAB">
+    <w:p w14:paraId="68322181" w14:textId="0AF33EAC" w:rsidR="00D84623" w:rsidRPr="00E90757" w:rsidRDefault="00E90757" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:i/>
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00787FAB">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Het lokaal bestuur</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84623">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...33 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00D84623" w:rsidRPr="00653EFB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>breng</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84623" w:rsidRPr="00653EFB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de betrokken burgers op de hoogte van deze gegevensdeling en voldoe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84623" w:rsidRPr="00653EFB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zo aan de informatieplicht in het kader van de AVG.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84623">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00787FAB" w:rsidRPr="00653EFB">
-[...29 lines deleted...]
-    <w:p w14:paraId="47C98A53" w14:textId="77777777" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+    </w:p>
+    <w:p w14:paraId="30D5027D" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Artikel 11: Toepasselijk recht en geschillenbeslechting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19CC6015" w14:textId="77777777" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+    <w:p w14:paraId="76CD53BE" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Dit protocol wordt beheerst door het Belgisch recht.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="508EB582" w14:textId="77777777" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+    <w:p w14:paraId="69CAD7B6" w14:textId="27DBACFE" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Alle geschillen die voortvloeien uit of verband houden met dit protocol worden beslecht door de bevoegde rechtbank in het arrondissement Brussel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD618B1" w14:textId="77777777" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
-[...8 lines deleted...]
-    <w:p w14:paraId="697DF752" w14:textId="77777777" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+    <w:p w14:paraId="25C253C2" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Artikel 12: Inwerkingtreding en opzegging</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2085E766" w14:textId="77777777" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+    <w:p w14:paraId="2B140FDF" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Dit protocol treedt in werking op de datum van ondertekening.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0AE907" w14:textId="07D35CA8" w:rsidR="00787FAB" w:rsidRPr="00787FAB" w:rsidRDefault="00787FAB" w:rsidP="00787FAB">
+    <w:p w14:paraId="3BB1A20C" w14:textId="406C7A11" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Partijen kunnen dit protocol schriftelijk opzeggen mits inachtneming van een opzegtermijn van </w:t>
       </w:r>
-      <w:r w:rsidR="007E6153" w:rsidRPr="007E6153">
+      <w:r w:rsidR="00592B20">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>maanden</w:t>
+      </w:r>
+      <w:r w:rsidR="00592B20">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A27D81" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het protocol eindigt van rechtswege na de vernietiging van de gegevens zoals in dit protocol beschreven. Het protocol eindigt </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>tevens</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van rechtswege wanneer er geen rechtsgrond meer bestaat voor de gevraagde doorgifte van persoonsgegevens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB57ADA" w14:textId="6B8E3243" w:rsidR="00D84623" w:rsidRPr="00787FAB" w:rsidRDefault="00D84623" w:rsidP="00D84623">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opgemaakt te Brussel, op </w:t>
+      </w:r>
+      <w:r w:rsidR="00B800E4" w:rsidRPr="00B800E4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:highlight w:val="yellow"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidR="007E6153">
-[...11 lines deleted...]
-      <w:r w:rsidR="00DA26D3" w:rsidRPr="007E6153">
+      <w:r w:rsidRPr="00B800E4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...41 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-      </w:pPr>
-[...21 lines deleted...]
-      <w:r w:rsidR="00BB53B6">
+        <w:t xml:space="preserve"> (datum in te vullen),</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00787FAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>in evenveel exemplaren als dat er partijen zijn.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4531"/>
         <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E1C8F" w14:paraId="751B9955" w14:textId="77777777" w:rsidTr="001E1C8F">
+      <w:tr w:rsidR="00D84623" w14:paraId="0A05D068" w14:textId="77777777" w:rsidTr="00866511">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="043CAF4A" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="5936F7DA" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Voor Opgroeien regie</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62688DB6" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="2CCF4D60" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="149BD85B" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="27D813EC" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3C73FC07" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="2781197B" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5BE84BEA" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="1EBB47DF" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2C219F8B" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="11C0F4BB" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0FE90846" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="32795EAF" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5FBBB4B2" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="7532349D" w14:textId="0AA26C63" w:rsidR="00D84623" w:rsidRDefault="00CF0EE2" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Bruno Vanobbergen</w:t>
+              <w:t>Tom De Boeck</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B09D505" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="22197175" w14:textId="3285315C" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Waarnemend administrateur-generaal</w:t>
+              <w:t>administrateur</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>-generaal</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D46235B" w14:textId="5FD57582" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="45226A3F" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16C7412A" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="5452DD6F" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1C8F" w14:paraId="73D1DF86" w14:textId="77777777" w:rsidTr="001E1C8F">
+      <w:tr w:rsidR="00D84623" w14:paraId="24299F5A" w14:textId="77777777" w:rsidTr="00866511">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CC121A1" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="1C18DA89" w14:textId="15A2AD89" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Voor gemeente (NAAM GEMEENTE)</w:t>
+              <w:t xml:space="preserve">Voor gemeente </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B800E4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(NAAM GEMEENTE)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23D95271" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="00846874" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1829EC0A" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="72A7E3D5" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="26366E83" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="2DDC5D57" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2DBF1794" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="79F59477" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5F38B716" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="5D4D8C78" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="14E40653" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="0312BF86" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6DF8CEAD" w14:textId="63DBD123" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="014A28B0" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00B800E4" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00B800E4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>…. (NAAM VERTEGENWOORDIGER 1)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3ED6511C" w14:textId="3A0BAE87" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="1507937A" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00B800E4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>…. (FUNCTIE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D36A8C3" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="5EB167E2" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5C1AE5D3" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="56EB3B7F" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="140EDF61" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="195666DC" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="05A0B96E" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="22B4B2BB" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="56795DFF" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="09397B3D" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5B1E482F" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="7D399BB0" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="015827BC" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="2616A88C" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1601F1B0" w14:textId="099EB891" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="001E1C8F">
+          <w:p w14:paraId="4E4CD534" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00B800E4" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00B800E4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>…. (NAAM VERTEGENWOORDIGER 2)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EF26322" w14:textId="63A1983F" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="001E1C8F">
+          <w:p w14:paraId="749C1DA1" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00B800E4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>…. (FUNCTIE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1C8F" w14:paraId="6D668745" w14:textId="77777777" w:rsidTr="001E1C8F">
+      <w:tr w:rsidR="00D84623" w14:paraId="43219131" w14:textId="77777777" w:rsidTr="00866511">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A3ABE62" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="6BD30EE4" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Voor OCMW (NAAM GEMEENTE)</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Voor OCMW </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B800E4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(NAAM GEMEENTE)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="565E2878" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="1AEF40CF" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="47DEFC02" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="679601F7" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="07BF618E" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="00D6467D" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4532BBE3" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="375AD026" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7F8EF17F" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="31F01820" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1E4F1506" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="62DA4C27" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0B4AE023" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="6BA86DC6" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0F024E21" w14:textId="1794EC70" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="001E1C8F">
+          <w:p w14:paraId="37883D91" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00B800E4" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00B800E4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>…. (NAAM VERTEGENWOORDIGER 1)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5578FF28" w14:textId="667C1084" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="001E1C8F">
+          <w:p w14:paraId="00AEA83D" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00B800E4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>…. (FUNCTIE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="085D9832" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="4778E75A" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="15457AA5" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="04505492" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B9FE9F7" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="18C9210F" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7236F9A1" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="770602E1" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6263E0D2" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="3CA9680D" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2CC9AA30" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="4A098D5E" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="70C1BDCF" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="6B813666" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="48C16E31" w14:textId="77777777" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
+          <w:p w14:paraId="5710CC6E" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="067B8293" w14:textId="1878D8AC" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="001E1C8F">
+          <w:p w14:paraId="3A7F8F06" w14:textId="77777777" w:rsidR="00D84623" w:rsidRPr="00B800E4" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00B800E4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>…. (NAAM VERTEGENWOORDIGER 2)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DE17587" w14:textId="4B4CF7F3" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="001E1C8F">
+          <w:p w14:paraId="4A9EA4B5" w14:textId="77777777" w:rsidR="00D84623" w:rsidRDefault="00D84623" w:rsidP="00866511">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00B800E4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>…. (FUNCTIE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="69614E17" w14:textId="4FA6E32D" w:rsidR="001E1C8F" w:rsidRDefault="001E1C8F" w:rsidP="002726CA">
-[...52 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId15"/>
+    <w:p w14:paraId="184DF346" w14:textId="77777777" w:rsidR="001D3BF8" w:rsidRDefault="001D3BF8"/>
+    <w:sectPr w:rsidR="001D3BF8">
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1544B507" w14:textId="77777777" w:rsidR="00EE042C" w:rsidRDefault="00EE042C" w:rsidP="00787FAB">
+    <w:p w14:paraId="2E2872B6" w14:textId="77777777" w:rsidR="002919C1" w:rsidRDefault="002919C1" w:rsidP="00D84623">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75583DDC" w14:textId="77777777" w:rsidR="00EE042C" w:rsidRDefault="00EE042C" w:rsidP="00787FAB">
+    <w:p w14:paraId="11E354DD" w14:textId="77777777" w:rsidR="002919C1" w:rsidRDefault="002919C1" w:rsidP="00D84623">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FlandersArtSans-Regular">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Yu Mincho">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2059083701"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="65AF99A8" w14:textId="77777777" w:rsidR="00F302F8" w:rsidRDefault="00E24864">
+      <w:p w14:paraId="26F8891D" w14:textId="5231EBF4" w:rsidR="00BE6F3D" w:rsidRDefault="000E7C22">
         <w:pPr>
           <w:pStyle w:val="Voettekst"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00702D3F">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="1CA6A397" w14:textId="77777777" w:rsidR="00F302F8" w:rsidRDefault="00F302F8">
+  <w:p w14:paraId="27B0EAB7" w14:textId="77777777" w:rsidR="00BE6F3D" w:rsidRDefault="00BE6F3D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35F5C83D" w14:textId="77777777" w:rsidR="00EE042C" w:rsidRDefault="00EE042C" w:rsidP="00787FAB">
+    <w:p w14:paraId="30CD13DD" w14:textId="77777777" w:rsidR="002919C1" w:rsidRDefault="002919C1" w:rsidP="00D84623">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DF8FB59" w14:textId="77777777" w:rsidR="00EE042C" w:rsidRDefault="00EE042C" w:rsidP="00787FAB">
+    <w:p w14:paraId="2FB721CB" w14:textId="77777777" w:rsidR="002919C1" w:rsidRDefault="002919C1" w:rsidP="00D84623">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...3 lines deleted...]
-      </w:pPr>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="6BDC515F" w14:textId="50CB30BB" w:rsidR="00D84623" w:rsidRPr="00C0576D" w:rsidRDefault="00D84623" w:rsidP="00694DB3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF4BEA">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidR="00694DB3">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C0576D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ingevoegd door het decreet </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>van 9 november 2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0576D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tot wijziging van het decreet van 30 april 2004 tot oprichting van het intern verzelfstandigd agentschap met rechtspersoonlijkheid Opgroeien regie en het decreet van 7 juli 2017 tot oprichting van een publiekrechtelijk vormgegeven extern verzelfstandigd agentschap Vlaams Agentschap voor de Uitbetaling van Toelagen in het kader van het Gezinsbeleid, tot vaststelling van vergunningsnormen voor private uitbetalingsactoren en tot wijziging van het decreet van 30 april 2004 betreffende de oprichting van het intern verzelfstandigd agentschap met rechtspersoonlijkheid Kind en Gezin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="356164CE" w14:textId="208DA185" w:rsidR="00A00FE9" w:rsidRPr="00C0576D" w:rsidRDefault="00A00FE9">
+    <w:p w14:paraId="7E2AA01F" w14:textId="4F8D56BA" w:rsidR="00D84623" w:rsidRPr="009508E8" w:rsidRDefault="00D84623" w:rsidP="00235C64">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4BEA">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AF4BEA">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C0576D" w:rsidRPr="00C0576D">
+      <w:r w:rsidR="00BE3EA3">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009363C2">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ingevoegd door het decreet </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006E5288">
+        <w:t>Artikel 3, §1, punt 34</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009508E8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">van 9 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00425AAA">
+        <w:t>°</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>november 2022</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C0576D" w:rsidRPr="00C0576D">
+        <w:t xml:space="preserve"> Groeipakketdecreet van 2018:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009508E8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tot wijziging van het decreet van 30 april 2004 tot oprichting van het intern verzelfstandigd agentschap met rechtspersoonlijkheid Opgroeien regie en het decreet van 7 juli 2017 tot oprichting van een publiekrechtelijk vormgegeven extern verzelfstandigd agentschap Vlaams Agentschap voor de Uitbetaling van Toelagen in het kader van het Gezinsbeleid, tot vaststelling van vergunningsnormen voor private uitbetalingsactoren en tot wijziging van het decreet van 30 april 2004 betreffende de oprichting van het intern verzelfstandigd agentschap met rechtspersoonlijkheid Kind en Gezin</w:t>
-[...25 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004F05CF" w:rsidRPr="009363C2">
-[...41 lines deleted...]
-      <w:r w:rsidR="009508E8" w:rsidRPr="00FA0A56">
+      <w:r w:rsidRPr="00FA0A56">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>rechtgevend</w:t>
       </w:r>
-      <w:r w:rsidR="009508E8" w:rsidRPr="009508E8">
+      <w:r w:rsidRPr="009508E8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> kind: een kind dat een recht op gezinsbijslagen doet ontstaan</w:t>
       </w:r>
-      <w:r w:rsidR="009363C2">
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0042660E">
+        <w:t>. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009508E8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0042660E" w:rsidRPr="009508E8">
+        <w:t xml:space="preserve">gezinsbijslagen </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">gezinsbijslagen </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0042660E">
+        <w:t>vormen pijler 1 van het Groeipakket)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="444DB3C8" w14:textId="29FDD5B8" w:rsidR="00D84623" w:rsidRPr="00D64661" w:rsidRDefault="00D84623" w:rsidP="00235C64">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>vormen pijler 1 van het Groeipakket)</w:t>
-[...10 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3EA3">
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009363C2">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Artikel 3, §1, punt 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="009508E8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>°</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
@@ -9636,363 +6602,268 @@
         <w:t>rechthebbend</w:t>
       </w:r>
       <w:r w:rsidRPr="009508E8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> kind, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA0A56">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>rechthebbende</w:t>
       </w:r>
       <w:r w:rsidRPr="009508E8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> leerling of student: een kind, leerling of student aan wie de kinderopvangtoeslag, de kleutertoeslag of de selectieve participatietoeslag wordt toegekend</w:t>
       </w:r>
-      <w:r w:rsidR="0027589B">
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0042660E" w:rsidRPr="0042660E">
+      <w:r w:rsidRPr="0042660E">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D64661">
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00D64661" w:rsidRPr="009508E8">
+      <w:r w:rsidRPr="009508E8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">de selectieve participatietoeslag </w:t>
       </w:r>
-      <w:r w:rsidR="00D64661">
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>enerzijds en de</w:t>
       </w:r>
-      <w:r w:rsidR="00D64661" w:rsidRPr="00D64661">
+      <w:r w:rsidRPr="00D64661">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D64661" w:rsidRPr="009508E8">
+      <w:r w:rsidRPr="009508E8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>kinderopvangtoeslag</w:t>
       </w:r>
-      <w:r w:rsidR="00D64661">
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> en</w:t>
       </w:r>
-      <w:r w:rsidR="00D64661" w:rsidRPr="009508E8">
+      <w:r w:rsidRPr="009508E8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de kleutertoeslag</w:t>
       </w:r>
-      <w:r w:rsidR="00D64661">
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> anderzijds </w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> van het Groeipakket)</w:t>
+        <w:t xml:space="preserve"> anderzijds vormen respectievelijk pijler 2 en 3 van het Groeipakket)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="5">
-    <w:p w14:paraId="2C525C77" w14:textId="3F21EF9C" w:rsidR="00FA0A56" w:rsidRPr="00CD572A" w:rsidRDefault="00FA0A56">
+  <w:footnote w:id="4">
+    <w:p w14:paraId="73F6D67F" w14:textId="4AB22F92" w:rsidR="00D84623" w:rsidRPr="00CD572A" w:rsidRDefault="00D84623" w:rsidP="00235C64">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD572A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CD572A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CD572A" w:rsidRPr="009363C2">
+      <w:r w:rsidR="00BE3EA3">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Artikel 3, §</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CD572A">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009363C2">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>2 en 3 Groeipakketdecreet van 2018:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CD572A" w:rsidRPr="009508E8">
+        <w:t>Artikel 3, §</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t>2 en 3 Groeipakketdecreet van 2018:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009508E8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CD572A" w:rsidRPr="000877DB">
+      <w:r w:rsidRPr="000877DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>begunstigde</w:t>
       </w:r>
-      <w:r w:rsidR="00CD572A" w:rsidRPr="00CD572A">
+      <w:r w:rsidRPr="00CD572A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">: natuurlijke of rechtspersoon aan wie toelagen in het kader van het gezinsbeleid worden toegekend </w:t>
       </w:r>
-      <w:r w:rsidR="00CD572A">
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00CD572A" w:rsidRPr="00CD572A">
+      <w:r w:rsidRPr="00CD572A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>of uitbetaald</w:t>
       </w:r>
-      <w:r w:rsidR="0027589B">
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="6">
-    <w:p w14:paraId="0B0CF31E" w14:textId="77777777" w:rsidR="00F13B09" w:rsidRPr="00AD3025" w:rsidRDefault="00F13B09" w:rsidP="00F13B09">
+  <w:footnote w:id="5">
+    <w:p w14:paraId="5F8FB3FB" w14:textId="0AF5C08A" w:rsidR="00D84623" w:rsidRPr="00AD3025" w:rsidRDefault="00D84623" w:rsidP="00235C64">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009508E8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009508E8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Het Vlaams Kadaster Groeipakket is het centrale repertorium voor alle kinderen die een recht openen op de toelagen in het kader van het gezinsbeleid.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3EA3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009508E8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Het Vlaams Kadaster Groeipakket is het centrale repertorium voor alle kinderen die een recht openen op de toelagen in het kader van het gezinsbeleid.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="013E5780"/>
-[...84 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07CF40FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="61209462"/>
     <w:lvl w:ilvl="0" w:tplc="2766FB2C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -10060,164 +6931,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B572E85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3B43CC8"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10286,51 +7044,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C112635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EE0CBF8"/>
     <w:lvl w:ilvl="0" w:tplc="7F86E088">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10400,164 +7158,164 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E5A45BF"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D6D491C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4D2E3DF8"/>
-    <w:lvl w:ilvl="0" w:tplc="08130001">
+    <w:tmpl w:val="6A9C68D0"/>
+    <w:lvl w:ilvl="0" w:tplc="8DCAFC0E">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1429" w:hanging="360"/>
+        <w:ind w:left="3228" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08130003">
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2149" w:hanging="360"/>
+        <w:ind w:left="3948" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08130005">
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2869" w:hanging="360"/>
+        <w:ind w:left="4668" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08130001">
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3589" w:hanging="360"/>
+        <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4309" w:hanging="360"/>
+        <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5029" w:hanging="360"/>
+        <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
-[...34 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FC9349D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A97EC78E"/>
     <w:lvl w:ilvl="0" w:tplc="FD6484F8">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10626,339 +7384,164 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10B63ECF"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21574F9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BB1E1324"/>
-[...79 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="5D063BF0"/>
+    <w:lvl w:ilvl="0" w:tplc="BF026986">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C2689498">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1E96A8C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="121034F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="593A7760">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="05F845F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="714E583A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="072EB11A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E808F87C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...201 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21980981"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="089CBE3A"/>
     <w:lvl w:ilvl="0" w:tplc="2272B3CC">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="FlandersArtSans-Regular" w:eastAsiaTheme="minorHAnsi" w:hAnsi="FlandersArtSans-Regular" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11027,226 +7610,276 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22AE1BA6"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="294320BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="577EE3DE"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="DC3471DA"/>
+    <w:lvl w:ilvl="0" w:tplc="FA9CFFAA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%2."/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47CF0A2F"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32287443"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BB1E1324"/>
-[...79 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="02FA8290"/>
+    <w:lvl w:ilvl="0" w:tplc="3BD853B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="46A202C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="29C25328">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="BA7C9F3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="73E8FE44">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0A2EE95C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="357E6A3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3E5CA2C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="84FE7146">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="511137CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3028E374"/>
     <w:lvl w:ilvl="0" w:tplc="2766FB2C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -11314,51 +7947,164 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5260759C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="77DCC934"/>
+    <w:lvl w:ilvl="0" w:tplc="8BD296CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4B58D484">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="70A4D252">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="52726D96">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AFF6262E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="40E63D1E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="32A08914">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="56A09416">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="87DEF5BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52FA04AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D209B86"/>
     <w:lvl w:ilvl="0" w:tplc="7DB89824">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="FlandersArtSans-Regular" w:eastAsiaTheme="minorHAnsi" w:hAnsi="FlandersArtSans-Regular" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -11426,200 +8172,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...148 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64887644"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55B2F73A"/>
     <w:lvl w:ilvl="0" w:tplc="F18050C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11688,1151 +8285,460 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B9A47D8"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77A25A0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BB1E1324"/>
-[...79 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="B088067C"/>
+    <w:lvl w:ilvl="0" w:tplc="33E64CC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="97C4D7F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7974C0A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="34A4CFB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="704A29CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8398CD14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="EEA82A80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C880880E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="16784FA4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...374 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1517113269">
+  <w:num w:numId="1" w16cid:durableId="1250694307">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1998997912">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="424032884">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="778109626">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1170409941">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1930429333">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="169684806">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1456557369">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="956985846">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="14624760">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1628467432">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="187068360">
-[...5 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="87967304">
+  <w:num w:numId="12" w16cid:durableId="95255016">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2114128931">
-[...14 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1525167712">
+  <w:num w:numId="13" w16cid:durableId="458377983">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1903563706">
-[...14 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="1483813734">
+  <w:num w:numId="14" w16cid:durableId="856117350">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00787FAB"/>
-[...519 lines deleted...]
-    <w:rsid w:val="4A30F88A"/>
+    <w:rsidRoot w:val="00D84623"/>
+    <w:rsid w:val="000174EF"/>
+    <w:rsid w:val="000365DA"/>
+    <w:rsid w:val="00053FE6"/>
+    <w:rsid w:val="00065C82"/>
+    <w:rsid w:val="0006763A"/>
+    <w:rsid w:val="00080412"/>
+    <w:rsid w:val="00080F57"/>
+    <w:rsid w:val="00085846"/>
+    <w:rsid w:val="00086064"/>
+    <w:rsid w:val="000948CF"/>
+    <w:rsid w:val="00096171"/>
+    <w:rsid w:val="000C00F9"/>
+    <w:rsid w:val="000D378E"/>
+    <w:rsid w:val="000E2C1E"/>
+    <w:rsid w:val="000E317B"/>
+    <w:rsid w:val="000E6293"/>
+    <w:rsid w:val="000E7C22"/>
+    <w:rsid w:val="000F3484"/>
+    <w:rsid w:val="000F3D92"/>
+    <w:rsid w:val="000F7F0F"/>
+    <w:rsid w:val="00100DCB"/>
+    <w:rsid w:val="001014A3"/>
+    <w:rsid w:val="001117FC"/>
+    <w:rsid w:val="001304FE"/>
+    <w:rsid w:val="00130E3A"/>
+    <w:rsid w:val="00140A9C"/>
+    <w:rsid w:val="00153C51"/>
+    <w:rsid w:val="00155BD4"/>
+    <w:rsid w:val="00183D01"/>
+    <w:rsid w:val="001C04C6"/>
+    <w:rsid w:val="001C0A0A"/>
+    <w:rsid w:val="001D3BF8"/>
+    <w:rsid w:val="00201974"/>
+    <w:rsid w:val="00235C64"/>
+    <w:rsid w:val="00244146"/>
+    <w:rsid w:val="00244613"/>
+    <w:rsid w:val="00260F68"/>
+    <w:rsid w:val="002629B1"/>
+    <w:rsid w:val="002919C1"/>
+    <w:rsid w:val="002936CF"/>
+    <w:rsid w:val="00295E9A"/>
+    <w:rsid w:val="002A1A0C"/>
+    <w:rsid w:val="002B5A5A"/>
+    <w:rsid w:val="002C0366"/>
+    <w:rsid w:val="002F38DF"/>
+    <w:rsid w:val="00334D6E"/>
+    <w:rsid w:val="0038543B"/>
+    <w:rsid w:val="003B2074"/>
+    <w:rsid w:val="003C5A18"/>
+    <w:rsid w:val="003F4C20"/>
+    <w:rsid w:val="003F7F14"/>
+    <w:rsid w:val="00411092"/>
+    <w:rsid w:val="004232B0"/>
+    <w:rsid w:val="0046070B"/>
+    <w:rsid w:val="004629B4"/>
+    <w:rsid w:val="00470D8A"/>
+    <w:rsid w:val="004919D6"/>
+    <w:rsid w:val="004E6345"/>
+    <w:rsid w:val="00511473"/>
+    <w:rsid w:val="0053444D"/>
+    <w:rsid w:val="005407FB"/>
+    <w:rsid w:val="005447F1"/>
+    <w:rsid w:val="00562C00"/>
+    <w:rsid w:val="00563242"/>
+    <w:rsid w:val="00592B20"/>
+    <w:rsid w:val="005A15B1"/>
+    <w:rsid w:val="005B60DF"/>
+    <w:rsid w:val="005D0B20"/>
+    <w:rsid w:val="005E10B6"/>
+    <w:rsid w:val="00610034"/>
+    <w:rsid w:val="00613A0D"/>
+    <w:rsid w:val="006156BF"/>
+    <w:rsid w:val="00621786"/>
+    <w:rsid w:val="00627690"/>
+    <w:rsid w:val="00652A3E"/>
+    <w:rsid w:val="00676AF9"/>
+    <w:rsid w:val="0069119D"/>
+    <w:rsid w:val="00694DB3"/>
+    <w:rsid w:val="006A7702"/>
+    <w:rsid w:val="006E5C1E"/>
+    <w:rsid w:val="006F4309"/>
+    <w:rsid w:val="006F4C8E"/>
+    <w:rsid w:val="00702943"/>
+    <w:rsid w:val="0071777C"/>
+    <w:rsid w:val="0073756D"/>
+    <w:rsid w:val="00754EB0"/>
+    <w:rsid w:val="00755AC3"/>
+    <w:rsid w:val="00777C40"/>
+    <w:rsid w:val="00784FFD"/>
+    <w:rsid w:val="007D20BE"/>
+    <w:rsid w:val="007D621D"/>
+    <w:rsid w:val="007D71B8"/>
+    <w:rsid w:val="007E093D"/>
+    <w:rsid w:val="007E5C58"/>
+    <w:rsid w:val="007F276C"/>
+    <w:rsid w:val="00830D10"/>
+    <w:rsid w:val="0083290E"/>
+    <w:rsid w:val="00833B4F"/>
+    <w:rsid w:val="00861BCF"/>
+    <w:rsid w:val="00871678"/>
+    <w:rsid w:val="008B0968"/>
+    <w:rsid w:val="008B63AA"/>
+    <w:rsid w:val="008D67CA"/>
+    <w:rsid w:val="008D6F49"/>
+    <w:rsid w:val="008D73C2"/>
+    <w:rsid w:val="008E1BF1"/>
+    <w:rsid w:val="00910220"/>
+    <w:rsid w:val="009102A5"/>
+    <w:rsid w:val="00922AB5"/>
+    <w:rsid w:val="00927C0B"/>
+    <w:rsid w:val="009838D1"/>
+    <w:rsid w:val="009A18DE"/>
+    <w:rsid w:val="009A3831"/>
+    <w:rsid w:val="009B627F"/>
+    <w:rsid w:val="00A101BB"/>
+    <w:rsid w:val="00A15687"/>
+    <w:rsid w:val="00A21D46"/>
+    <w:rsid w:val="00A229E2"/>
+    <w:rsid w:val="00A34D93"/>
+    <w:rsid w:val="00A44290"/>
+    <w:rsid w:val="00A47A2F"/>
+    <w:rsid w:val="00A755F5"/>
+    <w:rsid w:val="00AA44C6"/>
+    <w:rsid w:val="00AB1259"/>
+    <w:rsid w:val="00AE0BF9"/>
+    <w:rsid w:val="00B01DF8"/>
+    <w:rsid w:val="00B0429F"/>
+    <w:rsid w:val="00B062C7"/>
+    <w:rsid w:val="00B2007E"/>
+    <w:rsid w:val="00B57FB6"/>
+    <w:rsid w:val="00B74D6C"/>
+    <w:rsid w:val="00B800E4"/>
+    <w:rsid w:val="00B8517D"/>
+    <w:rsid w:val="00BA4879"/>
+    <w:rsid w:val="00BB1439"/>
+    <w:rsid w:val="00BB3087"/>
+    <w:rsid w:val="00BC6328"/>
+    <w:rsid w:val="00BD29C1"/>
+    <w:rsid w:val="00BE2FB1"/>
+    <w:rsid w:val="00BE3EA3"/>
+    <w:rsid w:val="00BE6F3D"/>
+    <w:rsid w:val="00BE770B"/>
+    <w:rsid w:val="00C05368"/>
+    <w:rsid w:val="00C068B4"/>
+    <w:rsid w:val="00C06EB7"/>
+    <w:rsid w:val="00C26302"/>
+    <w:rsid w:val="00C43EB1"/>
+    <w:rsid w:val="00C44CF1"/>
+    <w:rsid w:val="00C45092"/>
+    <w:rsid w:val="00C532FB"/>
+    <w:rsid w:val="00C5719F"/>
+    <w:rsid w:val="00C66CC8"/>
+    <w:rsid w:val="00C70646"/>
+    <w:rsid w:val="00C82186"/>
+    <w:rsid w:val="00C84CE1"/>
+    <w:rsid w:val="00C9379D"/>
+    <w:rsid w:val="00C95C7F"/>
+    <w:rsid w:val="00C96B30"/>
+    <w:rsid w:val="00CB48E6"/>
+    <w:rsid w:val="00CC6782"/>
+    <w:rsid w:val="00CD7B03"/>
+    <w:rsid w:val="00CE0488"/>
+    <w:rsid w:val="00CF0EE2"/>
+    <w:rsid w:val="00D076FA"/>
+    <w:rsid w:val="00D130A8"/>
+    <w:rsid w:val="00D25429"/>
+    <w:rsid w:val="00D62A64"/>
+    <w:rsid w:val="00D67A6F"/>
+    <w:rsid w:val="00D71F0B"/>
+    <w:rsid w:val="00D8399C"/>
+    <w:rsid w:val="00D84623"/>
+    <w:rsid w:val="00D92348"/>
+    <w:rsid w:val="00DA05F2"/>
+    <w:rsid w:val="00DA1F71"/>
+    <w:rsid w:val="00DA546E"/>
+    <w:rsid w:val="00DD02EC"/>
+    <w:rsid w:val="00DF13B4"/>
+    <w:rsid w:val="00E22D2A"/>
+    <w:rsid w:val="00E414D1"/>
+    <w:rsid w:val="00E41D3A"/>
+    <w:rsid w:val="00E44E42"/>
+    <w:rsid w:val="00E62490"/>
+    <w:rsid w:val="00E744FB"/>
+    <w:rsid w:val="00E7469A"/>
+    <w:rsid w:val="00E90757"/>
+    <w:rsid w:val="00EA114C"/>
+    <w:rsid w:val="00EB15DE"/>
+    <w:rsid w:val="00EB4EF3"/>
+    <w:rsid w:val="00EE1982"/>
+    <w:rsid w:val="00EF6341"/>
+    <w:rsid w:val="00F169F9"/>
+    <w:rsid w:val="00F22DE6"/>
+    <w:rsid w:val="00F32285"/>
+    <w:rsid w:val="00F33FC2"/>
+    <w:rsid w:val="00F35CDE"/>
+    <w:rsid w:val="00F87FA0"/>
+    <w:rsid w:val="00FB7996"/>
+    <w:rsid w:val="00FC44D1"/>
+    <w:rsid w:val="00FC75E2"/>
+    <w:rsid w:val="4972DCD9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-BE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="35F5E08D"/>
+  <w14:docId w14:val="534B25F6"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E173C243-E15B-4519-B1C2-20A590392B20}"/>
+  <w15:docId w15:val="{91458FD3-36E9-493F-915E-A1ACAD507CB9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13190,543 +9096,309 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00787FAB"/>
+    <w:rsid w:val="00D84623"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00787FAB"/>
+    <w:rsid w:val="00D84623"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00787FAB"/>
+    <w:rsid w:val="00D84623"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00787FAB"/>
+    <w:rsid w:val="00D84623"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00787FAB"/>
+    <w:rsid w:val="00D84623"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="nl-BE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00787FAB"/>
+    <w:rsid w:val="00D84623"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:semiHidden/>
-    <w:rsid w:val="00787FAB"/>
+    <w:rsid w:val="00D84623"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00787FAB"/>
+    <w:rsid w:val="00D84623"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00787FAB"/>
+    <w:rsid w:val="00D84623"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00787FAB"/>
+    <w:rsid w:val="00D84623"/>
   </w:style>
-  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
-[...1 lines deleted...]
-    <w:basedOn w:val="Standaardalinea-lettertype"/>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00D84623"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revisie">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...15 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="000F3D92"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Verwijzingopmerking">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00556DEF"/>
+    <w:rsid w:val="00080F57"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstopmerking">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="TekstopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00556DEF"/>
+    <w:rsid w:val="00080F57"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
     <w:name w:val="Tekst opmerking Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Tekstopmerking"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00556DEF"/>
+    <w:rsid w:val="00080F57"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Tekstopmerking"/>
     <w:next w:val="Tekstopmerking"/>
     <w:link w:val="OnderwerpvanopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00556DEF"/>
+    <w:rsid w:val="00080F57"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
     <w:name w:val="Onderwerp van opmerking Char"/>
     <w:basedOn w:val="TekstopmerkingChar"/>
     <w:link w:val="Onderwerpvanopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00556DEF"/>
+    <w:rsid w:val="00080F57"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
-  </w:style>
-[...29 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D34D3D"/>
+    <w:rsid w:val="00B8517D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D34D3D"/>
-[...30 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B8517D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...175 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dpo@opgroeien.be" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.Groeipakket.be" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.opgroeien.be" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.opgroeien.be" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -14001,52 +9673,134 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010093B9117C42F91E4C9F02C9B5FCA2E459" ma:contentTypeVersion="20" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="30359b311eb7dfaff732c4c8e304e181">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e3f717c-31f6-4833-bd0f-50c041ee3a05" xmlns:ns3="ca0cda65-fa33-44d9-af3c-b35f8e60b61c" xmlns:ns4="9eda31a6-5874-4f56-8d6b-36d8243fed52" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6962b078adcbf709c530b709d826a556" ns2:_="" ns3:_="" ns4:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9eda31a6-5874-4f56-8d6b-36d8243fed52">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ca0cda65-fa33-44d9-af3c-b35f8e60b61c" xsi:nil="true"/>
+    <p4692e9f59d344bf86f46283f9ffcb92 xmlns="5e3f717c-31f6-4833-bd0f-50c041ee3a05">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </p4692e9f59d344bf86f46283f9ffcb92>
+    <_dlc_DocId xmlns="5e3f717c-31f6-4833-bd0f-50c041ee3a05">ZDKHNDE3Y6AH-1223813632-11738</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="5e3f717c-31f6-4833-bd0f-50c041ee3a05">
+      <Url>https://kindengezin.sharepoint.com/sites/teamgroeipakketteamsite/_layouts/15/DocIdRedir.aspx?ID=ZDKHNDE3Y6AH-1223813632-11738</Url>
+      <Description>ZDKHNDE3Y6AH-1223813632-11738</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010093B9117C42F91E4C9F02C9B5FCA2E459" ma:contentTypeVersion="20" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="c18044bd7ec693a17492d8af695355d4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e3f717c-31f6-4833-bd0f-50c041ee3a05" xmlns:ns3="ca0cda65-fa33-44d9-af3c-b35f8e60b61c" xmlns:ns4="9eda31a6-5874-4f56-8d6b-36d8243fed52" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d54e40fa61f95c6cf6c281f31c1e9a0f" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="5e3f717c-31f6-4833-bd0f-50c041ee3a05"/>
     <xsd:import namespace="ca0cda65-fa33-44d9-af3c-b35f8e60b61c"/>
     <xsd:import namespace="9eda31a6-5874-4f56-8d6b-36d8243fed52"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:p4692e9f59d344bf86f46283f9ffcb92" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -14293,539 +10047,156 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C740573A-9374-4AB9-A508-120D977B7045}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...42 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0451745D-72C7-4B74-8997-34D176F7090C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27726396-CEF6-4A26-806B-324657806CAF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9eda31a6-5874-4f56-8d6b-36d8243fed52"/>
+    <ds:schemaRef ds:uri="ca0cda65-fa33-44d9-af3c-b35f8e60b61c"/>
+    <ds:schemaRef ds:uri="5e3f717c-31f6-4833-bd0f-50c041ee3a05"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...46 lines deleted...]
-</spe:Receivers>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7DA6F4E-779B-47A6-B2AA-62EEC6605A31}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{767AEC80-78C6-4F2A-969B-D8EA96DCCB1A}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3FCC69C-9A39-457A-9B6C-AA824EEDD27A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5e3f717c-31f6-4833-bd0f-50c041ee3a05"/>
     <ds:schemaRef ds:uri="ca0cda65-fa33-44d9-af3c-b35f8e60b61c"/>
     <ds:schemaRef ds:uri="9eda31a6-5874-4f56-8d6b-36d8243fed52"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...34 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{ff3b7ce2-5813-4f7f-8c94-2bc5ee2bbf4d}" enabled="1" method="Standard" siteId="{13cfe182-642a-480e-bc8a-5ecf65db0aa0}" removed="0"/>
+  <clbl:label id="{13cfe182-642a-480e-bc8a-5ecf65db0aa0}" enabled="0" method="" siteId="{13cfe182-642a-480e-bc8a-5ecf65db0aa0}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>21923</Characters>
+  <Pages>9</Pages>
+  <Words>2932</Words>
+  <Characters>16129</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>456</Lines>
-  <Paragraphs>174</Paragraphs>
+  <Lines>134</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25491</CharactersWithSpaces>
+  <CharactersWithSpaces>19023</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...272 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Ann Renaers</dc:creator>
+  <dc:creator>Remans Miet</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010093B9117C42F91E4C9F02C9B5FCA2E459</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KGTrefwoord">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>7d055108-de16-480f-8215-63d229a60e91</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KGTrefwoord">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>1daf556e-0101-4dc0-876c-78b14a5d357a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="docLang">
     <vt:lpwstr>nl</vt:lpwstr>
   </property>
 </Properties>
 </file>